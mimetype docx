--- v0 (2026-03-25)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Bouchet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICO: Probe of Inflation and Cosmic Origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaul Hanany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7), pp.194. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1908.07495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XV. A study of anomalous microwave emission in Galactic clouds (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610, pp.C1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results LIII. Detection of velocity dispersion from the kinetic Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A48. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cosmic origins with CORE: Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Di Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thejs Brinckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 04, pp.017. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. LII. Planet flux densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A122. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale CMB anomalies from thawing cosmic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Yamauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun'Ichi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (02), pp.033 </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comment on power-law inflation with a dark radiation component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Di Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (10), pp.011. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/10/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXXV. Probing the role of the magnetic field in the formation of structure in molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A138. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIX. All-sky dust modelling with Planck, IRAS, and WISE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A132. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01420470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXI. Microwave survey of Galactic supernova remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A134. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Aluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLV. Radio spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A106. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01333215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLIII. The spectral energy distribution of dust in clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A104. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01289588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXVI. Optical identification and redshifts of Planck SZ sources with telescopes at the Canary Islands observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A139. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01430166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLII. Large-scale Galactic magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A103. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01251007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIII. Galactic plane emission components derived from Planck with ancillary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A13. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVIII. The millimetre and sub-millimetre emission from planetary nebulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.A6. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXIV. Constraints on variations in fundamental constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A22. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVI. Optical identification and redshifts of Planck clusters with the RTT150 telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A29. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVIII. Interstellar gas and dust in the Chamaeleon clouds as seen by Fermi LAT and Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A31. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXII. Frequency dependence of thermal emission from Galactic dust in intensity and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A107. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIV. Dust emission at millimetre wavelengths in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.A45. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. V. LFI calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A5. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVII. Doppler boosting of the CMB: Eppur si muove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A27. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB polarization can constrain cosmology better than CMB temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Benoit-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.063504. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.063504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. II. Low Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A2. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVII. Emission of dust in the diffuse interstellar medium from the far-infrared to microwave frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A55. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIII. Constraints on peculiar velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A97. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00914508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XV. A study of anomalous microwave emission in Galactic clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.A103. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVI. Profile likelihoods for cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A54. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00881653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing in the dark: galactic properties trace spin swings along the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.1453-1468. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVIII. The gravitational lensing-infrared background correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A18. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01080635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01289968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVII. Gravitational lensing by large-scale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A17. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IV. Low Frequency Instrument beams and window functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A4. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. III. LFI systematic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A3. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XII: Diffuse Galactic components in the Gould Belt system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A53. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. IV. The XMM-Newton validation programme for new Planck galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A130. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VIII. Filaments between interacting clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A134. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00792990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VII. Statistical properties of infrared and radio extragalactic sources from the Planck Early Release Compact Source Catalogue at frequencies between 100 and 857 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A133. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00790892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. III. The relation between galaxy cluster mass and Sunyaev-Zeldovich signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A129. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. II. Comparison of Sunyaev-Zeldovich measurements from Planck and from the Arcminute Microkelvin Imager for 11 galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A128. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XI. The gas content of dark matter halos: the Sunyaev-Zeldovich-stellar mass relation for locally brightest galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A52. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pre-launch Planck Sky Model: a model of sky emission at submillimetre to centimetre wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Betoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Miville-Deschênes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Nuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 553, pp.A96. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results X. Physics of the hot gas in the Coma cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A140. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VI. The dynamical structure of PLCKG214.6+37.0, a Planck discovered triple system of galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A132. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. I. Further validation of new Planck clusters with XMM-Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A102. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. V. The Low Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zacchei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A5. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIII. Statistical properties of extragalactic radio sources in the Planck Early Release Compact Source Catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A13. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A19. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. III. First assessment of the Low Frequency Instrument in-flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuttaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A3. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A14. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Early Results: The Galactic Cold Core Population revealed by the first all-sky survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A23. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A17. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. VIII. The all-sky early Sunyaev-Zeldovich cluster sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A8. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A24. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XX. New light on anomalous microwave emission from spinning dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A20. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aatrokoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mandolesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A1. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: HFI beam expectations from the optical optimisation of the focal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A12. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00547883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The HFI instrument, from specification to actual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A9. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00535714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-energy constraints and correlations with systematics from CFHTLS weak lensing, SNLS supernovae Ia and WMAP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kilbinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 497, pp.677-688. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops in-flight performance, data processing, and map making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.1313-1344. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoMaF : The Mock Map Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wadadekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 360, pp.159-17. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09019.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CMB temperature power spectrum from an improved analysis of the Archeops data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.785-797. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and polarization angular power spectra of Galactic dust radiation at 353 GHz as measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 444, pp.327-336. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALICS III: Predicted properties for Lyman Break Galaxies at redshift 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 352, pp.571-588. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Polarization of the Submillimetre Diffuse Galactic Dust Emission by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.571-582. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic microwave background anisotropy power spectrum measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L19-L23. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological constraints from Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L25-L30. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plank milestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.861-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops: A High Resolution, Large Sky Coverage Balloon Experiment for Mapping CMB Anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.101-124. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-6505(01)00141-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the COBE/DMR data as a test-bed for normality assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 365, pp.341-346. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20000187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biasing and High‐Order Statistics from the Southern‐Sky Redshift Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurogordato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 514 (2), pp.563-578. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/306955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the New Frontier of the Cosmic Microwave Background Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction To The Galaxy SF2A 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of the Archeops experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Moriond 37 The Cosmological Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops: CMB Anisotropies Measurement from Large to Small Angular Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSMO-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Rovaniemi, Finland. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapCUMBA: Multi-grid map-making algorithm for CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.~r. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model comparison in cosmology with Population Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kilbinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Wraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB ANISOTROPIES, COSMOLOGICAL PARAMETERS AND FUNDAMENTAL PHYSICS: CURRENT STATUS & PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISM (Polarized Radiation Imaging and Spectroscopy Mission): A White Paper on the Ultimate Polarimetric Spectro-Imaging of the Microwave and Far-Infrared Sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COrE (Cosmic Origins Explorer) A White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId373"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Bouchet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICO: Probe of Inflation and Cosmic Origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaul Hanany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7), pp.194. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1908.07495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XV. A study of anomalous microwave emission in Galactic clouds (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610, pp.C1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results LIII. Detection of velocity dispersion from the kinetic Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A48. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cosmic origins with CORE: Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Di Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thejs Brinckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 04, pp.017. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. LII. Planet flux densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A122. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLII. Large-scale Galactic magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A103. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01251007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXVI. Optical identification and redshifts of Planck SZ sources with telescopes at the Canary Islands observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A139. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01430166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comment on power-law inflation with a dark radiation component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Di Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (10), pp.011. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/10/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale CMB anomalies from thawing cosmic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Yamauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun'Ichi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (02), pp.033 </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXXV. Probing the role of the magnetic field in the formation of structure in molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A138. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXI. Microwave survey of Galactic supernova remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A134. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIX. All-sky dust modelling with Planck, IRAS, and WISE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A132. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01420470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Aluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLV. Radio spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A106. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01333215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLIII. The spectral energy distribution of dust in clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A104. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01289588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXII. Frequency dependence of thermal emission from Galactic dust in intensity and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A107. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVIII. The millimetre and sub-millimetre emission from planetary nebulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.A6. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIII. Galactic plane emission components derived from Planck with ancillary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A13. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVI. Optical identification and redshifts of Planck clusters with the RTT150 telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A29. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXIV. Constraints on variations in fundamental constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A22. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVIII. Interstellar gas and dust in the Chamaeleon clouds as seen by Fermi LAT and Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A31. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. III. LFI systematic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A3. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IV. Low Frequency Instrument beams and window functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A4. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVII. Gravitational lensing by large-scale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A17. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01289968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVII. Doppler boosting of the CMB: Eppur si muove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A27. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIV. Dust emission at millimetre wavelengths in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.A45. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. V. LFI calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A5. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00914508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB polarization can constrain cosmology better than CMB temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Benoit-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.063504. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.063504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. II. Low Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A2. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVII. Emission of dust in the diffuse interstellar medium from the far-infrared to microwave frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A55. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIII. Constraints on peculiar velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A97. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XV. A study of anomalous microwave emission in Galactic clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.A103. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVI. Profile likelihoods for cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A54. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00881653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing in the dark: galactic properties trace spin swings along the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.1453-1468. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A15. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01080635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVIII. The gravitational lensing-infrared background correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A18. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XII: Diffuse Galactic components in the Gould Belt system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A53. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pre-launch Planck Sky Model: a model of sky emission at submillimetre to centimetre wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Betoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Miville-Deschênes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Nuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 553, pp.A96. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. III. The relation between galaxy cluster mass and Sunyaev-Zeldovich signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A129. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. II. Comparison of Sunyaev-Zeldovich measurements from Planck and from the Arcminute Microkelvin Imager for 11 galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A128. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XI. The gas content of dark matter halos: the Sunyaev-Zeldovich-stellar mass relation for locally brightest galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A52. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. IV. The XMM-Newton validation programme for new Planck galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A130. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VII. Statistical properties of infrared and radio extragalactic sources from the Planck Early Release Compact Source Catalogue at frequencies between 100 and 857 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A133. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00790892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VIII. Filaments between interacting clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A134. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00792990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results X. Physics of the hot gas in the Coma cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A140. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VI. The dynamical structure of PLCKG214.6+37.0, a Planck discovered triple system of galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A132. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. I. Further validation of new Planck clusters with XMM-Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A102. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aatrokoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. V. The Low Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zacchei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A5. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIII. Statistical properties of extragalactic radio sources in the Planck Early Release Compact Source Catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A13. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. III. First assessment of the Low Frequency Instrument in-flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuttaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A3. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A19. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A14. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Early Results: The Galactic Cold Core Population revealed by the first all-sky survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A23. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A17. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. VIII. The all-sky early Sunyaev-Zeldovich cluster sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A8. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A24. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XX. New light on anomalous microwave emission from spinning dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A20. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: HFI beam expectations from the optical optimisation of the focal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A12. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00547883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mandolesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A1. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The HFI instrument, from specification to actual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A9. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00535714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-energy constraints and correlations with systematics from CFHTLS weak lensing, SNLS supernovae Ia and WMAP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kilbinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 497, pp.677-688. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops in-flight performance, data processing, and map making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.1313-1344. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoMaF : The Mock Map Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wadadekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 360, pp.159-17. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09019.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CMB temperature power spectrum from an improved analysis of the Archeops data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.785-797. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and polarization angular power spectra of Galactic dust radiation at 353 GHz as measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 444, pp.327-336. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Polarization of the Submillimetre Diffuse Galactic Dust Emission by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.571-582. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALICS III: Predicted properties for Lyman Break Galaxies at redshift 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 352, pp.571-588. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic microwave background anisotropy power spectrum measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L19-L23. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological constraints from Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L25-L30. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plank milestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.861-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops: A High Resolution, Large Sky Coverage Balloon Experiment for Mapping CMB Anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.101-124. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-6505(01)00141-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the COBE/DMR data as a test-bed for normality assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 365, pp.341-346. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20000187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biasing and High‐Order Statistics from the Southern‐Sky Redshift Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurogordato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 514 (2), pp.563-578. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/306955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the New Frontier of the Cosmic Microwave Background Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction To The Galaxy SF2A 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of the Archeops experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Moriond 37 The Cosmological Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops: CMB Anisotropies Measurement from Large to Small Angular Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSMO-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Rovaniemi, Finland. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapCUMBA: Multi-grid map-making algorithm for CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.~r. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model comparison in cosmology with Population Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kilbinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Wraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB ANISOTROPIES, COSMOLOGICAL PARAMETERS AND FUNDAMENTAL PHYSICS: CURRENT STATUS & PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISM (Polarized Radiation Imaging and Spectroscopy Mission): A White Paper on the Ultimate Polarimetric Spectro-Imaging of the Microwave and Far-Infrared Sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COrE (Cosmic Origins Explorer) A White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId373"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Hanany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Artis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ashton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1908.07495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731489" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Di Valentino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejs Brinckmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gerbino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamauchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun'Ichi Yokoyama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01507127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/10/011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424945" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01333215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Aller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527780" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628522" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526345" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Banday" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424496" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424674" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424955" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322367" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321527" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321556" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Galli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Bouchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Benoit-Levy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.063504" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321550" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00921372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323270" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321299" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00881653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Welker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devriendt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803633v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321544" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321574" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219361" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delabrouille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betoule" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Melin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Nuevo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646191v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zacchei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonaldi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116484" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116471" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mennella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Butler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuttaia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116480" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547883v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noviello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Murphy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912999" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455289v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilbinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabed" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tereno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811247" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ganga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrachot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065258" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009536v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wadadekar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09019.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023445v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042416" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023663v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052715" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009537v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G. Devriendt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hatton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07947.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021809v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040042" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009160v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021850" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009173v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021722" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022123v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouchet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lamarre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009204v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-6505(01)00141-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007620v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000187" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306955" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024948v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Bouchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Camus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Desert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012579v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011076v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428109v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.~r. Bouchet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dor&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001011v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838227v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccigalupi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Barbosa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Bartlett" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730257v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avillez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banday" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartolo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Hanany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Artis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ashton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1908.07495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731489" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Di Valentino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejs Brinckmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gerbino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01507127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/10/011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamauchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun'Ichi Yokoyama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424945" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01333215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Aller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527780" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Banday" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424496" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424955" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321574" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321544" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321556" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322367" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321527" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Galli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Bouchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Benoit-Levy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.063504" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321550" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00921372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323270" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321299" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00881653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428102v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Welker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devriendt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delabrouille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betoule" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Melin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Nuevo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219361" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zacchei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonaldi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116484" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116471" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mennella" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Butler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuttaia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116480" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547883v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noviello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Murphy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912999" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455289v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilbinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabed" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tereno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811247" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ganga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrachot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065258" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009536v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wadadekar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09019.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023445v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042416" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023663v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052715" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040042" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009537v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G. Devriendt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hatton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07947.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009160v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021850" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009173v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021722" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022123v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouchet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lamarre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009204v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-6505(01)00141-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007620v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000187" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306955" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024948v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Bouchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Camus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Desert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012579v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011076v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428109v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.~r. Bouchet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dor&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001011v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838227v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccigalupi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Barbosa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Bartlett" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730257v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avillez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banday" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartolo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>