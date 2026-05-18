--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Bouchet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICO: Probe of Inflation and Cosmic Origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaul Hanany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7), pp.194. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1908.07495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XV. A study of anomalous microwave emission in Galactic clouds (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610, pp.C1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results LIII. Detection of velocity dispersion from the kinetic Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A48. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cosmic origins with CORE: Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Di Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thejs Brinckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 04, pp.017. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. LII. Planet flux densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A122. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLII. Large-scale Galactic magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A103. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01251007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXVI. Optical identification and redshifts of Planck SZ sources with telescopes at the Canary Islands observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A139. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01430166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comment on power-law inflation with a dark radiation component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Di Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (10), pp.011. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/10/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale CMB anomalies from thawing cosmic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Yamauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun'Ichi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (02), pp.033 </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXXV. Probing the role of the magnetic field in the formation of structure in molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A138. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXI. Microwave survey of Galactic supernova remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A134. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIX. All-sky dust modelling with Planck, IRAS, and WISE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A132. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01420470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Aluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLV. Radio spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A106. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01333215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLIII. The spectral energy distribution of dust in clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A104. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01289588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXII. Frequency dependence of thermal emission from Galactic dust in intensity and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A107. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVIII. The millimetre and sub-millimetre emission from planetary nebulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.A6. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIII. Galactic plane emission components derived from Planck with ancillary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A13. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVI. Optical identification and redshifts of Planck clusters with the RTT150 telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A29. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXIV. Constraints on variations in fundamental constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A22. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVIII. Interstellar gas and dust in the Chamaeleon clouds as seen by Fermi LAT and Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A31. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. III. LFI systematic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A3. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IV. Low Frequency Instrument beams and window functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A4. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVII. Gravitational lensing by large-scale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A17. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01289968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVII. Doppler boosting of the CMB: Eppur si muove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A27. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIV. Dust emission at millimetre wavelengths in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.A45. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. V. LFI calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A5. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00914508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB polarization can constrain cosmology better than CMB temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Benoit-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.063504. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.063504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. II. Low Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A2. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVII. Emission of dust in the diffuse interstellar medium from the far-infrared to microwave frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A55. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIII. Constraints on peculiar velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A97. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XV. A study of anomalous microwave emission in Galactic clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.A103. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVI. Profile likelihoods for cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A54. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00881653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing in the dark: galactic properties trace spin swings along the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.1453-1468. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A15. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01080635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVIII. The gravitational lensing-infrared background correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A18. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XII: Diffuse Galactic components in the Gould Belt system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A53. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pre-launch Planck Sky Model: a model of sky emission at submillimetre to centimetre wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Betoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Miville-Deschênes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Nuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 553, pp.A96. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. III. The relation between galaxy cluster mass and Sunyaev-Zeldovich signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A129. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. II. Comparison of Sunyaev-Zeldovich measurements from Planck and from the Arcminute Microkelvin Imager for 11 galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A128. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XI. The gas content of dark matter halos: the Sunyaev-Zeldovich-stellar mass relation for locally brightest galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A52. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. IV. The XMM-Newton validation programme for new Planck galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A130. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VII. Statistical properties of infrared and radio extragalactic sources from the Planck Early Release Compact Source Catalogue at frequencies between 100 and 857 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A133. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00790892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VIII. Filaments between interacting clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A134. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00792990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results X. Physics of the hot gas in the Coma cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A140. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VI. The dynamical structure of PLCKG214.6+37.0, a Planck discovered triple system of galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A132. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. I. Further validation of new Planck clusters with XMM-Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A102. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aatrokoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. V. The Low Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zacchei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A5. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIII. Statistical properties of extragalactic radio sources in the Planck Early Release Compact Source Catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A13. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. III. First assessment of the Low Frequency Instrument in-flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuttaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A3. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A19. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A14. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Early Results: The Galactic Cold Core Population revealed by the first all-sky survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A23. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A17. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. VIII. The all-sky early Sunyaev-Zeldovich cluster sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A8. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A24. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XX. New light on anomalous microwave emission from spinning dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A20. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: HFI beam expectations from the optical optimisation of the focal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A12. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00547883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mandolesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A1. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The HFI instrument, from specification to actual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A9. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00535714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-energy constraints and correlations with systematics from CFHTLS weak lensing, SNLS supernovae Ia and WMAP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kilbinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 497, pp.677-688. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops in-flight performance, data processing, and map making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.1313-1344. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoMaF : The Mock Map Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wadadekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 360, pp.159-17. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09019.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CMB temperature power spectrum from an improved analysis of the Archeops data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.785-797. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and polarization angular power spectra of Galactic dust radiation at 353 GHz as measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 444, pp.327-336. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Polarization of the Submillimetre Diffuse Galactic Dust Emission by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.571-582. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALICS III: Predicted properties for Lyman Break Galaxies at redshift 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 352, pp.571-588. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic microwave background anisotropy power spectrum measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L19-L23. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological constraints from Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L25-L30. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plank milestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.861-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops: A High Resolution, Large Sky Coverage Balloon Experiment for Mapping CMB Anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.101-124. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-6505(01)00141-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the COBE/DMR data as a test-bed for normality assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 365, pp.341-346. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20000187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biasing and High‐Order Statistics from the Southern‐Sky Redshift Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurogordato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 514 (2), pp.563-578. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/306955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the New Frontier of the Cosmic Microwave Background Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction To The Galaxy SF2A 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of the Archeops experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Moriond 37 The Cosmological Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops: CMB Anisotropies Measurement from Large to Small Angular Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSMO-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Rovaniemi, Finland. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapCUMBA: Multi-grid map-making algorithm for CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.~r. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model comparison in cosmology with Population Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kilbinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Wraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB ANISOTROPIES, COSMOLOGICAL PARAMETERS AND FUNDAMENTAL PHYSICS: CURRENT STATUS & PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISM (Polarized Radiation Imaging and Spectroscopy Mission): A White Paper on the Ultimate Polarimetric Spectro-Imaging of the Microwave and Far-Infrared Sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COrE (Cosmic Origins Explorer) A White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId373"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Bouchet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICO: Probe of Inflation and Cosmic Origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaul Hanany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ashton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7), pp.194. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1908.07495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XV. A study of anomalous microwave emission in Galactic clouds (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610, pp.C1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results LIII. Detection of velocity dispersion from the kinetic Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A48. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cosmic origins with CORE: Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Di Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thejs Brinckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 04, pp.017. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. LII. Planet flux densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A122. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXI. Microwave survey of Galactic supernova remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A134. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comment on power-law inflation with a dark radiation component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Di Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (10), pp.011. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/10/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale CMB anomalies from thawing cosmic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Yamauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun'Ichi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (02), pp.033 </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXXV. Probing the role of the magnetic field in the formation of structure in molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A138. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIX. All-sky dust modelling with Planck, IRAS, and WISE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A132. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results: XLVIII. Disentangling Galactic dust emission and cosmic infrared background anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A109. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01420470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Aluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLV. Radio spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A106. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01333215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLIII. The spectral energy distribution of dust in clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A104. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01289588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLII. Large-scale Galactic magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A103. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01251007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXVI. Optical identification and redshifts of Planck SZ sources with telescopes at the Canary Islands observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A139. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01430166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVI. Optical identification and redshifts of Planck clusters with the RTT150 telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A29. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIII. Galactic plane emission components derived from Planck with ancillary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVIII. The millimetre and sub-millimetre emission from planetary nebulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.A6. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXIV. Constraints on variations in fundamental constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A22. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVIII. Interstellar gas and dust in the Chamaeleon clouds as seen by Fermi LAT and Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A31. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXII. Frequency dependence of thermal emission from Galactic dust in intensity and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A107. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00914508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVII. Doppler boosting of the CMB: Eppur si muove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A27. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. V. LFI calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A5. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIV. Dust emission at millimetre wavelengths in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.A45. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB polarization can constrain cosmology better than CMB temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Benoit-Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.063504. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.063504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. II. Low Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A2. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVII. Emission of dust in the diffuse interstellar medium from the far-infrared to microwave frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A55. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIII. Constraints on peculiar velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A97. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XV. A study of anomalous microwave emission in Galactic clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.A103. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVI. Profile likelihoods for cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A54. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00881653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing in the dark: galactic properties trace spin swings along the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.1453-1468. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A15. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVIII. The gravitational lensing-infrared background correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A18. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01080635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVII. Gravitational lensing by large-scale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A17. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01289968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IV. Low Frequency Instrument beams and window functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A4. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. III. LFI systematic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A3. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XI. The gas content of dark matter halos: the Sunyaev-Zeldovich-stellar mass relation for locally brightest galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A52. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pre-launch Planck Sky Model: a model of sky emission at submillimetre to centimetre wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Betoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Miville-Deschênes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Nuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 553, pp.A96. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. III. The relation between galaxy cluster mass and Sunyaev-Zeldovich signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A129. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. II. Comparison of Sunyaev-Zeldovich measurements from Planck and from the Arcminute Microkelvin Imager for 11 galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A128. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XII: Diffuse Galactic components in the Gould Belt system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A53. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. IV. The XMM-Newton validation programme for new Planck galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A130. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VIII. Filaments between interacting clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A134. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00792990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VII. Statistical properties of infrared and radio extragalactic sources from the Planck Early Release Compact Source Catalogue at frequencies between 100 and 857 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A133. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00790892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results X. Physics of the hot gas in the Coma cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A140. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VI. The dynamical structure of PLCKG214.6+37.0, a Planck discovered triple system of galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A132. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. I. Further validation of new Planck clusters with XMM-Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A102. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. III. First assessment of the Low Frequency Instrument in-flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuttaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A3. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. V. The Low Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zacchei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A5. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIII. Statistical properties of extragalactic radio sources in the Planck Early Release Compact Source Catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A13. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A19. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A14. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Early Results: The Galactic Cold Core Population revealed by the first all-sky survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A23. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A17. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XX. New light on anomalous microwave emission from spinning dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A20. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. VIII. The all-sky early Sunyaev-Zeldovich cluster sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A8. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A24. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aatrokoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mandolesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A1. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: HFI beam expectations from the optical optimisation of the focal plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A12. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00547883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The HFI instrument, from specification to actual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A9. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00535714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-energy constraints and correlations with systematics from CFHTLS weak lensing, SNLS supernovae Ia and WMAP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kilbinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 497, pp.677-688. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops in-flight performance, data processing, and map making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.1313-1344. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoMaF : The Mock Map Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wadadekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 360, pp.159-17. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09019.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CMB temperature power spectrum from an improved analysis of the Archeops data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.785-797. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and polarization angular power spectra of Galactic dust radiation at 353 GHz as measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 444, pp.327-336. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALICS III: Predicted properties for Lyman Break Galaxies at redshift 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. G. Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 352, pp.571-588. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Polarization of the Submillimetre Diffuse Galactic Dust Emission by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.571-582. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic microwave background anisotropy power spectrum measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L19-L23. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological constraints from Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L25-L30. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plank milestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.861-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops: A High Resolution, Large Sky Coverage Balloon Experiment for Mapping CMB Anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.101-124. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-6505(01)00141-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the COBE/DMR data as a test-bed for normality assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 365, pp.341-346. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20000187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biasing and High‐Order Statistics from the Southern‐Sky Redshift Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurogordato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 514 (2), pp.563-578. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/306955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the New Frontier of the Cosmic Microwave Background Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction To The Galaxy SF2A 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of the Archeops experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Moriond 37 The Cosmological Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops: CMB Anisotropies Measurement from Large to Small Angular Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSMO-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Rovaniemi, Finland. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapCUMBA: Multi-grid map-making algorithm for CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.~r. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model comparison in cosmology with Population Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kilbinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Wraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB ANISOTROPIES, COSMOLOGICAL PARAMETERS AND FUNDAMENTAL PHYSICS: CURRENT STATUS & PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François R. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISM (Polarized Radiation Imaging and Spectroscopy Mission): A White Paper on the Ultimate Polarimetric Spectro-Imaging of the Microwave and Far-Infrared Sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COrE (Cosmic Origins Explorer) A White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId373"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Hanany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Artis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ashton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1908.07495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731489" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Di Valentino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejs Brinckmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gerbino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526345" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01507127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/10/011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamauchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun'Ichi Yokoyama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424945" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01333215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Aller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527780" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628522" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Banday" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424496" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424955" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321574" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321544" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321556" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322367" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321527" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Galli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Bouchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Benoit-Levy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.063504" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321550" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00921372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323270" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321299" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00881653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428102v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Welker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devriendt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delabrouille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betoule" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Melin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Nuevo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219361" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zacchei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonaldi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116484" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116471" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mennella" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Butler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuttaia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116480" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547883v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noviello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Murphy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912999" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455289v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilbinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabed" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tereno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811247" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ganga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrachot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065258" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009536v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wadadekar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09019.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023445v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042416" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023663v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052715" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040042" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009537v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G. Devriendt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hatton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07947.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009160v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021850" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009173v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021722" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022123v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouchet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lamarre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009204v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-6505(01)00141-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007620v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000187" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306955" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024948v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Bouchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Camus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Desert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012579v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011076v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428109v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.~r. Bouchet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dor&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001011v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838227v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccigalupi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Barbosa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Bartlett" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730257v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avillez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banday" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartolo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Hanany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Artis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ashton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1908.07495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731489" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Di Valentino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejs Brinckmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gerbino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01507127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/10/011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamauchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun'Ichi Yokoyama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424945" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01420470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01333215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Aller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527780" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628522" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526345" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424434" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Banday" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424496" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424955" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321527" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322367" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Galli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Bouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Benoit-Levy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.063504" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321550" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00921372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323270" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321299" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00881653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Welker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devriendt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1227" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321544" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321574" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delabrouille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Betoule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Melin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Nuevo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219361" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mennella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Butler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuttaia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116480" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646191v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zacchei" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonaldi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116484" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644546v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116471" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547883v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noviello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Murphy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912999" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455289v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilbinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabed" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tereno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811247" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ganga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrachot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065258" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009536v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wadadekar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09019.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023445v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042416" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023663v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052715" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009537v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G. Devriendt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hatton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07947.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021809v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040042" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009160v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021850" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009173v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021722" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022123v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouchet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Lamarre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009204v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-6505(01)00141-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007620v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000187" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306955" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024948v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Bouchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Camus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Desert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012579v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011076v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428109v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.~r. Bouchet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dor&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teyssier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vibert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001011v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838227v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccigalupi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Barbosa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Bartlett" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730257v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avillez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banday" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartolo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>