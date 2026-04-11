--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -808,243 +808,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter et aménager l’espace au bord de l’eau dans le piémont occidental des Pyrénées durant l’Antiquité. Quelques points de repères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les thermes publics de Lescar-Beneharnum et d'Oloron-Sainte-Marie-Iluro (Pyrénées Atlantiques). Découvertes récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Sartou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, L'eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la finde l'âge du Fer à l'Antiquité tardive (IIe s. a. C. -VIe s. p. C.), 21, pp.217-254</w:t>
+              <w:t xml:space="preserve">, 2012, L'eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la finde l'âge du Fer à l'Antiquité tardive (IIe s. a. C. -VIe s. p. C.), 21, pp.493-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654954v1</w:t>
+                <w:t xml:space="preserve">hal-01654942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thermes publics de Lescar-Beneharnum et d'Oloron-Sainte-Marie-Iluro (Pyrénées Atlantiques). Découvertes récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter et aménager l’espace au bord de l’eau dans le piémont occidental des Pyrénées durant l’Antiquité. Quelques points de repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Darles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roudier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Réchin</w:t>
+                <w:t xml:space="preserve">Aurélien Sartou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, L'eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la finde l'âge du Fer à l'Antiquité tardive (IIe s. a. C. -VIe s. p. C.), 21, pp.493-518</w:t>
+              <w:t xml:space="preserve">, 2012, L'eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la finde l'âge du Fer à l'Antiquité tardive (IIe s. a. C. -VIe s. p. C.), 21, pp.217-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654942v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arudy, Laa 2, fouilles 2009</w:t>
               </w:r>
@@ -1376,290 +1376,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« FORTIPOLIS » : nouvelles recherches sur l’habitat fortifié protohistorique dans le sud-ouest de la France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echelles des échanges, marchés et territoires à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude interdisciplinaire - École normale supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrap, AOROC, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548015v1</w:t>
+                <w:t xml:space="preserve">hal-02176939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echelles des échanges, marchés et territoires à l’époque romaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« FORTIPOLIS » : nouvelles recherches sur l’habitat fortifié protohistorique dans le sud-ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Indino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude interdisciplinaire - École normale supérieure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inrap, AOROC, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176939v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la journée</w:t>
+                <w:t xml:space="preserve">Un sanctuaire paléochrétien dans la villa de Lalonquette (Pyr.-Atl.) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser, traduire et transmettre l’artefact dans ses facettes multiples. Production et échange interdisciplinaire et transfrontalier, de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Circa Uillam "Croyances religieuses dans les villae de l’aire circumpyrénéenne durant l’Antiquité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Claracq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176920v1</w:t>
+                <w:t xml:space="preserve">hal-02015418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques de peuplement dans le bassin de l’Adour à l’époque romaine (Ier – Ve s. p.C.)</w:t>
               </w:r>
@@ -1734,126 +1734,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un sanctuaire paléochrétien dans la villa de Lalonquette (Pyr.-Atl.) ?</w:t>
+                <w:t xml:space="preserve">Introduction de la journée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circa Uillam "Croyances religieuses dans les villae de l’aire circumpyrénéenne durant l’Antiquité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Claracq, France</w:t>
+              <w:t xml:space="preserve">Penser, traduire et transmettre l’artefact dans ses facettes multiples. Production et échange interdisciplinaire et transfrontalier, de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015418v1</w:t>
+                <w:t xml:space="preserve">hal-02176920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre et périphéries ? le cas des céramiques fines italiques en Aquitaine méridionale aux IIe–Ier siècles av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Indino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1954,303 +1954,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage et organisation des espaces à l’époque romaine dans les Pyrénées occidentales et leurs piémonts</w:t>
+                <w:t xml:space="preserve">Les relations entre l’Aquitaine et l’Hispanie romaines que peut nous apprendre l’Archéologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence - Université de Clermont-Ferrand 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conférence - Association Cultures et Partages en Aspe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Accous, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176902v1</w:t>
+                <w:t xml:space="preserve">hal-02176904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echanges, marchés et territoires : l' Aquitaine romaine à l'époque romaine</w:t>
+                <w:t xml:space="preserve">Archéologie préventive et patrimoine en France. Origines et développements récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de l'université de Ca'Foscari</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Venise, Italie</w:t>
+              <w:t xml:space="preserve">Conférence à l'Université de Xi'an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Xi'an, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176895v1</w:t>
+                <w:t xml:space="preserve">hal-02176882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre l’Aquitaine et l’Hispanie romaines que peut nous apprendre l’Archéologie ?</w:t>
+                <w:t xml:space="preserve">Echanges, marchés et territoires : l' Aquitaine romaine à l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence - Association Cultures et Partages en Aspe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Accous, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de l'université de Ca'Foscari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176904v1</w:t>
+                <w:t xml:space="preserve">hal-02176895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie préventive et patrimoine en France. Origines et développements récents</w:t>
+                <w:t xml:space="preserve">Elevage et organisation des espaces à l’époque romaine dans les Pyrénées occidentales et leurs piémonts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Université de Xi'an</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Xi'an, Chine</w:t>
+              <w:t xml:space="preserve">Conférence - Université de Clermont-Ferrand 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176882v1</w:t>
+                <w:t xml:space="preserve">hal-02176902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modération de la matinée consacrée à la Taraconnaise</w:t>
               </w:r>
@@ -2407,398 +2407,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches croisées de la documentation archéologique. Quelques réflexions</w:t>
+                <w:t xml:space="preserve">La vaisselle céramique non tournée d'Aquitaine méridionale à l'époque romaine. Pourquoi tant d'obstination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire jeunes chercheurs organisé par l’Université de Navarre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pamplona, France</w:t>
+              <w:t xml:space="preserve">Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel: entre tradition et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176536v1</w:t>
+                <w:t xml:space="preserve">hal-01765220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomérations urbaines d’Aquitaine méridionale, formes et évolutions</w:t>
+                <w:t xml:space="preserve">Les villes du piémont nord-occidental des Pyrénées à l’époque romaine. Morphologies urbaines et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’université de Navarre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Pampelune, Espagne</w:t>
+              <w:t xml:space="preserve">Spazi pubblici e dimensione politica nelle cita romana : funzioni, strutture, utilizzazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bologna, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176523v1</w:t>
+                <w:t xml:space="preserve">hal-02176540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes du piémont nord-occidental des Pyrénées à l’époque romaine. Morphologies urbaines et évolutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la uilla aquitano-romaine à la seigneurie médiévale : le cas du quartier saint-Michel à Lescar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spazi pubblici e dimensione politica nelle cita romana : funzioni, strutture, utilizzazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bologna, Italie</w:t>
+              <w:t xml:space="preserve">Circa uillam. Studies on the rural world in the Roman périod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pau, France. pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176540v1</w:t>
+                <w:t xml:space="preserve">hal-02168386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la uilla aquitano-romaine à la seigneurie médiévale : le cas du quartier saint-Michel à Lescar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches croisées de la documentation archéologique. Quelques réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Clavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circa uillam. Studies on the rural world in the Roman périod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Pau, France. pp.161-178</w:t>
+              <w:t xml:space="preserve">Séminaire jeunes chercheurs organisé par l’Université de Navarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pamplona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168386v1</w:t>
+                <w:t xml:space="preserve">hal-02176536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaisselle céramique non tournée d'Aquitaine méridionale à l'époque romaine. Pourquoi tant d'obstination?</w:t>
+                <w:t xml:space="preserve">Agglomérations urbaines d’Aquitaine méridionale, formes et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel: entre tradition et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INHA, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire à l’université de Navarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Pampelune, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765220v1</w:t>
+                <w:t xml:space="preserve">hal-02176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignobles et vins en Bigorre à l’époque romaine</w:t>
               </w:r>
@@ -3328,208 +3328,156 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vignes et vin en Béarn</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Réchin éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cairn Editions, pp.334-339, 2024, 979-10-7006-315-6</w:t>
+              <w:t xml:space="preserve">Échanges et mobilités dans les Pyrénées Occidentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 2024, Archaïa, 2-35311-103-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736942v1</w:t>
+                <w:t xml:space="preserve">hal-04979917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une forme originale d’établissements ruraux : les &amp;quot;campements de piémont&amp;quot; dans les Pyrénées occidentales (Protohistoire - Haut Moyen-âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,358 +3500,410 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Réchin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échanges et Mobilités dans les Pyrenées Occidentales (Néolithique - Haut Moyen Âge)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.39-55, 2024, Archaïa, 2-35311-103-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Vignes et vin en Béarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">François Réchin éd. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Échanges et mobilités dans les Pyrénées Occidentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 2024, Archaïa, 2-35311-103-3</w:t>
+              <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn Editions, pp.334-339, 2024, 979-10-7006-315-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979917v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoralisme et transhumance en Béarn</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 3 - Des territoires et des Hommes au temps de l'Aquitaine romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cairn Editions, pp.74-77, 2024, 979-10-7006-315-6</w:t>
+              <w:t xml:space="preserve">, Éditions Cairn, pp.51-71, 2024, 979-10-7006-315-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736714v1</w:t>
+                <w:t xml:space="preserve">hal-04994201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 - Des territoires et des Hommes au temps de l'Aquitaine romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pastoralisme et transhumance en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lamazou-Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Cairn, pp.51-71, 2024, 979-10-7006-315-6</w:t>
+              <w:t xml:space="preserve">, Cairn Editions, pp.74-77, 2024, 979-10-7006-315-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994201v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire des Pays de l’Adour dans l’Antiquité</w:t>
               </w:r>
@@ -3982,690 +3982,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayonne antique : de la petite agglomération alto-impériale au castrum tardo-antique</w:t>
+                <w:t xml:space="preserve">Réseaux d'échanges dans les Pyrénées occidentales et leurs piémonts à l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique de Bayonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.105-131, 2020, Atlas historique des villes</w:t>
+              <w:t xml:space="preserve">Mobilités et échanges dans les Pyrénées et leurs piémonts : pour une approche diachronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533401v1</w:t>
+                <w:t xml:space="preserve">hal-02533476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux d'échanges dans les Pyrénées occidentales et leurs piémonts à l'époque romaine</w:t>
+                <w:t xml:space="preserve">Bayonne antique : de la petite agglomération alto-impériale au castrum tardo-antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Lavaud; Ezéchiel Jean-Courret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités et échanges dans les Pyrénées et leurs piémonts : pour une approche diachronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Atlas historique de Bayonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.105-131, 2020, Atlas historique des villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533476v1</w:t>
+                <w:t xml:space="preserve">hal-02533401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du peuplement</w:t>
+                <w:t xml:space="preserve">Les productions viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Petit-Aupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, pp.14-19, 2018</w:t>
+              <w:t xml:space="preserve">, Ausonius, pp.104-109, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01983968v1</w:t>
+                <w:t xml:space="preserve">halshs-01984034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De modestes établissements ruraux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les campements de piémonts pyrénéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.84-87, 2018</w:t>
+              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité. De la Tène finale à l’Antiquité tardive. Catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, 2018, 978-2-35613-240-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984021v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villae de l’Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Petit-Aupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.56-61, 2018, 978-2-35613-240-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions viticoles</w:t>
+                <w:t xml:space="preserve">De modestes établissements ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Petit-Aupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brieuc Fages</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Réchin</w:t>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, pp.104-109, 2018</w:t>
+              <w:t xml:space="preserve">, Ausonius, pp.84-87, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984034v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les campements de piémonts pyrénéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique du peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Petit-Aupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité. De la Tène finale à l’Antiquité tardive. Catalogue d’exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, 2018, 978-2-35613-240-6</w:t>
+              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.14-19, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015296v1</w:t>
+                <w:t xml:space="preserve">halshs-01983968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villae du Haut-Empire (Ier-IIIe s. ap. J.-C.)</w:t>
               </w:r>
@@ -4690,64 +4690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daynès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
@@ -4886,350 +4886,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01983987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The exploitation of maritime resources in antiquity : productive activities and organisation of associated territorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo González Villaescusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schörle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rechin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exploitation des ressources maritimes de l'Antiquité. Activités productives et organisation des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXXVII, pp.9-10, 2016</w:t>
+              <w:t xml:space="preserve">Rencontres internationales d’archéologie et d’histoire d’Antibes &amp; XIIe colloque de l'association AGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXVII, pp.11-21, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533542v1</w:t>
+                <w:t xml:space="preserve">hal-02200561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pas d’oiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01405830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exploitation of maritime resources in antiquity : productive activities and organisation of associated territorie</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APDCA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales d’archéologie et d’histoire d’Antibes &amp; XIIe colloque de l'association AGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXXVII, pp.11-21, 2016</w:t>
+              <w:t xml:space="preserve">L'exploitation des ressources maritimes de l'Antiquité. Activités productives et organisation des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXVII, pp.9-10, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200561v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de l’habitat rural dans le piémont occidental des Pyrénées à l’époque romaine</w:t>
               </w:r>
@@ -5614,51 +5614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5905,51 +5905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FE00C45"/>
+    <w:nsid w:val="0898D4F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6136,51 +6136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-rechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05775568X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/asju.20206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Artigau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sartou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868549v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De Muylder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2004.1385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765220v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Didierjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pailh&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boube" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Fages" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayn&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771152v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducournau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-rechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05775568X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/asju.20206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Artigau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sartou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868549v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De Muylder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2004.1385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Didierjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pailh&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979917v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Fages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boube" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983968v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayn&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771152v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducournau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>