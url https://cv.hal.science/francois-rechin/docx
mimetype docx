--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -575,165 +575,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat urbain, habitat rural et usages dans le piémont occidental des Pyrénées durant la fin de l'Antiquité</w:t>
+                <w:t xml:space="preserve">Transferts de technologie en Aquitaine méridionale à la fin du second âge du Fer et au début de l'époque romaine. L'exemple des céramiques communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22, pp.50-61</w:t>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mélanges de la Cas de Velazquez, 43.1, pp.141-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656093v1</w:t>
+                <w:t xml:space="preserve">hal-01656086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de technologie en Aquitaine méridionale à la fin du second âge du Fer et au début de l'époque romaine. L'exemple des céramiques communes</w:t>
+                <w:t xml:space="preserve">Habitat urbain, habitat rural et usages dans le piémont occidental des Pyrénées durant la fin de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Mélanges de la Cas de Velazquez, 43.1, pp.141-172</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, pp.50-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656086v1</w:t>
+                <w:t xml:space="preserve">hal-01656093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une grotte pyrénéenne occupée au début de l’époque romaine : le site d’Apons à Sarrance (Pyrénées-Atlantiques)</w:t>
               </w:r>
@@ -1570,260 +1570,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un sanctuaire paléochrétien dans la villa de Lalonquette (Pyr.-Atl.) ?</w:t>
+                <w:t xml:space="preserve">Introduction de la journée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circa Uillam "Croyances religieuses dans les villae de l’aire circumpyrénéenne durant l’Antiquité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Claracq, France</w:t>
+              <w:t xml:space="preserve">Penser, traduire et transmettre l’artefact dans ses facettes multiples. Production et échange interdisciplinaire et transfrontalier, de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015418v1</w:t>
+                <w:t xml:space="preserve">hal-02176920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques de peuplement dans le bassin de l’Adour à l’époque romaine (Ier – Ve s. p.C.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un sanctuaire paléochrétien dans la villa de Lalonquette (Pyr.-Atl.) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Aquitania, Habiter en Aquitaine dans l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Circa Uillam "Croyances religieuses dans les villae de l’aire circumpyrénéenne durant l’Antiquité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Claracq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533739v1</w:t>
+                <w:t xml:space="preserve">hal-02015418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la journée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dynamiques de peuplement dans le bassin de l’Adour à l’époque romaine (Ier – Ve s. p.C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser, traduire et transmettre l’artefact dans ses facettes multiples. Production et échange interdisciplinaire et transfrontalier, de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloque Aquitania, Habiter en Aquitaine dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176920v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre et périphéries ? le cas des céramiques fines italiques en Aquitaine méridionale aux IIe–Ier siècles av. J.-C.</w:t>
               </w:r>
@@ -1954,303 +1954,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre l’Aquitaine et l’Hispanie romaines que peut nous apprendre l’Archéologie ?</w:t>
+                <w:t xml:space="preserve">Elevage et organisation des espaces à l’époque romaine dans les Pyrénées occidentales et leurs piémonts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence - Association Cultures et Partages en Aspe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Accous, France</w:t>
+              <w:t xml:space="preserve">Conférence - Université de Clermont-Ferrand 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176904v1</w:t>
+                <w:t xml:space="preserve">hal-02176902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie préventive et patrimoine en France. Origines et développements récents</w:t>
+                <w:t xml:space="preserve">Les relations entre l’Aquitaine et l’Hispanie romaines que peut nous apprendre l’Archéologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Université de Xi'an</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Xi'an, Chine</w:t>
+              <w:t xml:space="preserve">Conférence - Association Cultures et Partages en Aspe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Accous, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176882v1</w:t>
+                <w:t xml:space="preserve">hal-02176904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echanges, marchés et territoires : l' Aquitaine romaine à l'époque romaine</w:t>
+                <w:t xml:space="preserve">Archéologie préventive et patrimoine en France. Origines et développements récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de l'université de Ca'Foscari</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Venise, Italie</w:t>
+              <w:t xml:space="preserve">Conférence à l'Université de Xi'an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Xi'an, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176895v1</w:t>
+                <w:t xml:space="preserve">hal-02176882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage et organisation des espaces à l’époque romaine dans les Pyrénées occidentales et leurs piémonts</w:t>
+                <w:t xml:space="preserve">Echanges, marchés et territoires : l' Aquitaine romaine à l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence - Université de Clermont-Ferrand 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de l'université de Ca'Foscari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176902v1</w:t>
+                <w:t xml:space="preserve">hal-02176895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modération de la matinée consacrée à la Taraconnaise</w:t>
               </w:r>
@@ -2407,398 +2407,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaisselle céramique non tournée d'Aquitaine méridionale à l'époque romaine. Pourquoi tant d'obstination?</w:t>
+                <w:t xml:space="preserve">Approches croisées de la documentation archéologique. Quelques réflexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel: entre tradition et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INHA, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire jeunes chercheurs organisé par l’Université de Navarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pamplona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765220v1</w:t>
+                <w:t xml:space="preserve">hal-02176536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes du piémont nord-occidental des Pyrénées à l’époque romaine. Morphologies urbaines et évolutions</w:t>
+                <w:t xml:space="preserve">Agglomérations urbaines d’Aquitaine méridionale, formes et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spazi pubblici e dimensione politica nelle cita romana : funzioni, strutture, utilizzazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bologna, Italie</w:t>
+              <w:t xml:space="preserve">Séminaire à l’université de Navarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Pampelune, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176540v1</w:t>
+                <w:t xml:space="preserve">hal-02176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la uilla aquitano-romaine à la seigneurie médiévale : le cas du quartier saint-Michel à Lescar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vaisselle céramique non tournée d'Aquitaine méridionale à l'époque romaine. Pourquoi tant d'obstination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Clavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circa uillam. Studies on the rural world in the Roman périod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Pau, France. pp.161-178</w:t>
+              <w:t xml:space="preserve">Les céramiques non tournées en Gaule romaine dans leur contexte social, économique et culturel: entre tradition et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168386v1</w:t>
+                <w:t xml:space="preserve">hal-01765220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches croisées de la documentation archéologique. Quelques réflexions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la uilla aquitano-romaine à la seigneurie médiévale : le cas du quartier saint-Michel à Lescar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire jeunes chercheurs organisé par l’Université de Navarre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pamplona, France</w:t>
+              <w:t xml:space="preserve">Circa uillam. Studies on the rural world in the Roman périod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pau, France. pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176536v1</w:t>
+                <w:t xml:space="preserve">hal-02168386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomérations urbaines d’Aquitaine méridionale, formes et évolutions</w:t>
+                <w:t xml:space="preserve">Les villes du piémont nord-occidental des Pyrénées à l’époque romaine. Morphologies urbaines et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’université de Navarre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Pampelune, Espagne</w:t>
+              <w:t xml:space="preserve">Spazi pubblici e dimensione politica nelle cita romana : funzioni, strutture, utilizzazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bologna, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176523v1</w:t>
+                <w:t xml:space="preserve">hal-02176540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignobles et vins en Bigorre à l’époque romaine</w:t>
               </w:r>
@@ -3328,582 +3328,582 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Vignes et vin en Béarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">François Réchin éd. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Échanges et mobilités dans les Pyrénées Occidentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 2024, Archaïa, 2-35311-103-3</w:t>
+              <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn Editions, pp.334-339, 2024, 979-10-7006-315-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979917v1</w:t>
+                <w:t xml:space="preserve">hal-04736942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une forme originale d’établissements ruraux : les &amp;quot;campements de piémont&amp;quot; dans les Pyrénées occidentales (Protohistoire - Haut Moyen-âge)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">François Réchin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Réchin éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Échanges et Mobilités dans les Pyrenées Occidentales (Néolithique - Haut Moyen Âge)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.39-55, 2024, Archaïa, 2-35311-103-3</w:t>
+              <w:t xml:space="preserve">Échanges et mobilités dans les Pyrénées Occidentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 2024, Archaïa, 2-35311-103-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995747v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vignes et vin en Béarn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une forme originale d’établissements ruraux : les &amp;quot;campements de piémont&amp;quot; dans les Pyrénées occidentales (Protohistoire - Haut Moyen-âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Réchin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cairn Editions, pp.334-339, 2024, 979-10-7006-315-6</w:t>
+              <w:t xml:space="preserve">Échanges et Mobilités dans les Pyrenées Occidentales (Néolithique - Haut Moyen Âge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.39-55, 2024, Archaïa, 2-35311-103-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736942v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 - Des territoires et des Hommes au temps de l'Aquitaine romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pastoralisme et transhumance en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lamazou-Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Cairn, pp.51-71, 2024, 979-10-7006-315-6</w:t>
+              <w:t xml:space="preserve">, Cairn Editions, pp.74-77, 2024, 979-10-7006-315-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994201v1</w:t>
+                <w:t xml:space="preserve">hal-04736714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoralisme et transhumance en Béarn</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 3 - Des territoires et des Hommes au temps de l'Aquitaine romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cairn Editions, pp.74-77, 2024, 979-10-7006-315-6</w:t>
+              <w:t xml:space="preserve">, Éditions Cairn, pp.51-71, 2024, 979-10-7006-315-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736714v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire des Pays de l’Adour dans l’Antiquité</w:t>
               </w:r>
@@ -3915,51 +3915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Callegarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victor Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'université de Pau et des pays de l'Adour : un demi-siècle d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.41-54, 2021, 978-2-35311-118-3</w:t>
@@ -3982,690 +3982,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux d'échanges dans les Pyrénées occidentales et leurs piémonts à l'époque romaine</w:t>
+                <w:t xml:space="preserve">Bayonne antique : de la petite agglomération alto-impériale au castrum tardo-antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Lavaud; Ezéchiel Jean-Courret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités et échanges dans les Pyrénées et leurs piémonts : pour une approche diachronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Atlas historique de Bayonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.105-131, 2020, Atlas historique des villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533476v1</w:t>
+                <w:t xml:space="preserve">hal-02533401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayonne antique : de la petite agglomération alto-impériale au castrum tardo-antique</w:t>
+                <w:t xml:space="preserve">Réseaux d'échanges dans les Pyrénées occidentales et leurs piémonts à l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique de Bayonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.105-131, 2020, Atlas historique des villes</w:t>
+              <w:t xml:space="preserve">Mobilités et échanges dans les Pyrénées et leurs piémonts : pour une approche diachronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533401v1</w:t>
+                <w:t xml:space="preserve">hal-02533476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions viticoles</w:t>
+                <w:t xml:space="preserve">Dynamique du peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Petit-Aupert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, pp.104-109, 2018</w:t>
+              <w:t xml:space="preserve">, Ausonius, pp.14-19, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01984034v1</w:t>
+                <w:t xml:space="preserve">halshs-01983968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les campements de piémonts pyrénéens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Réchin</w:t>
+                <w:t xml:space="preserve">Les villae de l’Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Petit-Aupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sébastien Cabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité. De la Tène finale à l’Antiquité tardive. Catalogue d’exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, 2018, 978-2-35613-240-6</w:t>
+              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.56-61, 2018, 978-2-35613-240-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015296v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villae de l’Antiquité tardive</w:t>
+                <w:t xml:space="preserve">De modestes établissements ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Petit-Aupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, pp.56-61, 2018, 978-2-35613-240-6</w:t>
+              <w:t xml:space="preserve">, Ausonius, pp.84-87, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01984006v1</w:t>
+                <w:t xml:space="preserve">halshs-01984021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De modestes établissements ruraux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les campements de piémonts pyrénéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.84-87, 2018</w:t>
+              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité. De la Tène finale à l’Antiquité tardive. Catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, 2018, 978-2-35613-240-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984021v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du peuplement</w:t>
+                <w:t xml:space="preserve">Les productions viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Petit-Aupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, pp.14-19, 2018</w:t>
+              <w:t xml:space="preserve">, Ausonius, pp.104-109, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01983968v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villae du Haut-Empire (Ier-IIIe s. ap. J.-C.)</w:t>
               </w:r>
@@ -4690,64 +4690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daynès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
@@ -4886,350 +4886,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01983987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exploitation of maritime resources in antiquity : productive activities and organisation of associated territorie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo González Villaescusa</w:t>
+                <w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Schörle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gayet</w:t>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rechin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales d’archéologie et d’histoire d’Antibes &amp; XIIe colloque de l'association AGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXXVII, pp.11-21, 2016</w:t>
+              <w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pas d’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200561v1</w:t>
+                <w:t xml:space="preserve">halshs-01405830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APDCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t>
+              <w:t xml:space="preserve">L'exploitation des ressources maritimes de l'Antiquité. Activités productives et organisation des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXVII, pp.9-10, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01405830v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The exploitation of maritime resources in antiquity : productive activities and organisation of associated territorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo González Villaescusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schörle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rechin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exploitation des ressources maritimes de l'Antiquité. Activités productives et organisation des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXXVII, pp.9-10, 2016</w:t>
+              <w:t xml:space="preserve">Rencontres internationales d’archéologie et d’histoire d’Antibes &amp; XIIe colloque de l'association AGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXVII, pp.11-21, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533542v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de l’habitat rural dans le piémont occidental des Pyrénées à l’époque romaine</w:t>
               </w:r>
@@ -5905,51 +5905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0898D4F5"/>
+    <w:nsid w:val="93E42D93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6136,51 +6136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-rechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05775568X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/asju.20206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Artigau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sartou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868549v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De Muylder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2004.1385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Didierjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pailh&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979917v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Fages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boube" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983968v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayn&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771152v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducournau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-rechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05775568X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/asju.20206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Artigau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sartou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868549v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De Muylder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2004.1385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Didierjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pailh&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boube" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Fages" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayn&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771152v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducournau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>