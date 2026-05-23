--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -575,165 +575,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de technologie en Aquitaine méridionale à la fin du second âge du Fer et au début de l'époque romaine. L'exemple des céramiques communes</w:t>
+                <w:t xml:space="preserve">Habitat urbain, habitat rural et usages dans le piémont occidental des Pyrénées durant la fin de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Mélanges de la Cas de Velazquez, 43.1, pp.141-172</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, pp.50-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656086v1</w:t>
+                <w:t xml:space="preserve">hal-01656093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat urbain, habitat rural et usages dans le piémont occidental des Pyrénées durant la fin de l'Antiquité</w:t>
+                <w:t xml:space="preserve">Transferts de technologie en Aquitaine méridionale à la fin du second âge du Fer et au début de l'époque romaine. L'exemple des céramiques communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22, pp.50-61</w:t>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mélanges de la Cas de Velazquez, 43.1, pp.141-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656093v1</w:t>
+                <w:t xml:space="preserve">hal-01656086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une grotte pyrénéenne occupée au début de l’époque romaine : le site d’Apons à Sarrance (Pyrénées-Atlantiques)</w:t>
               </w:r>
@@ -808,243 +808,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thermes publics de Lescar-Beneharnum et d'Oloron-Sainte-Marie-Iluro (Pyrénées Atlantiques). Découvertes récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter et aménager l’espace au bord de l’eau dans le piémont occidental des Pyrénées durant l’Antiquité. Quelques points de repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roudier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Réchin</w:t>
+                <w:t xml:space="preserve">Christian Darles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sartou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, L'eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la finde l'âge du Fer à l'Antiquité tardive (IIe s. a. C. -VIe s. p. C.), 21, pp.493-518</w:t>
+              <w:t xml:space="preserve">, 2012, L'eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la finde l'âge du Fer à l'Antiquité tardive (IIe s. a. C. -VIe s. p. C.), 21, pp.217-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654942v1</w:t>
+                <w:t xml:space="preserve">hal-01654954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter et aménager l’espace au bord de l’eau dans le piémont occidental des Pyrénées durant l’Antiquité. Quelques points de repères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les thermes publics de Lescar-Beneharnum et d'Oloron-Sainte-Marie-Iluro (Pyrénées Atlantiques). Découvertes récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Sartou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, L'eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la finde l'âge du Fer à l'Antiquité tardive (IIe s. a. C. -VIe s. p. C.), 21, pp.217-254</w:t>
+              <w:t xml:space="preserve">, 2012, L'eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la finde l'âge du Fer à l'Antiquité tardive (IIe s. a. C. -VIe s. p. C.), 21, pp.493-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654954v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arudy, Laa 2, fouilles 2009</w:t>
               </w:r>
@@ -1376,221 +1376,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echelles des échanges, marchés et territoires à l’époque romaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« FORTIPOLIS » : nouvelles recherches sur l’habitat fortifié protohistorique dans le sud-ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Indino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude interdisciplinaire - École normale supérieure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inrap, AOROC, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176939v1</w:t>
+                <w:t xml:space="preserve">hal-02548015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« FORTIPOLIS » : nouvelles recherches sur l’habitat fortifié protohistorique dans le sud-ouest de la France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echelles des échanges, marchés et territoires à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude interdisciplinaire - École normale supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrap, AOROC, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548015v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la journée</w:t>
               </w:r>
@@ -1809,51 +1809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre et périphéries ? le cas des céramiques fines italiques en Aquitaine méridionale aux IIe–Ier siècles av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Indino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2614,191 +2614,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la uilla aquitano-romaine à la seigneurie médiévale : le cas du quartier saint-Michel à Lescar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les villes du piémont nord-occidental des Pyrénées à l’époque romaine. Morphologies urbaines et évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Clavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circa uillam. Studies on the rural world in the Roman périod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Pau, France. pp.161-178</w:t>
+              <w:t xml:space="preserve">Spazi pubblici e dimensione politica nelle cita romana : funzioni, strutture, utilizzazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bologna, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168386v1</w:t>
+                <w:t xml:space="preserve">hal-02176540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes du piémont nord-occidental des Pyrénées à l’époque romaine. Morphologies urbaines et évolutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la uilla aquitano-romaine à la seigneurie médiévale : le cas du quartier saint-Michel à Lescar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spazi pubblici e dimensione politica nelle cita romana : funzioni, strutture, utilizzazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bologna, Italie</w:t>
+              <w:t xml:space="preserve">Circa uillam. Studies on the rural world in the Roman périod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pau, France. pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176540v1</w:t>
+                <w:t xml:space="preserve">hal-02168386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignobles et vins en Bigorre à l’époque romaine</w:t>
               </w:r>
@@ -4438,234 +4438,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les campements de piémonts pyrénéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les productions viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Petit-Aupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité. De la Tène finale à l’Antiquité tardive. Catalogue d’exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, 2018, 978-2-35613-240-6</w:t>
+              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.104-109, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015296v1</w:t>
+                <w:t xml:space="preserve">halshs-01984034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions viticoles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les campements de piémonts pyrénéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.104-109, 2018</w:t>
+              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité. De la Tène finale à l’Antiquité tardive. Catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, 2018, 978-2-35613-240-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984034v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villae du Haut-Empire (Ier-IIIe s. ap. J.-C.)</w:t>
               </w:r>
@@ -4690,64 +4690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daynès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
@@ -5614,51 +5614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5905,51 +5905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93E42D93"/>
+    <w:nsid w:val="838185DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6136,51 +6136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-rechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05775568X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/asju.20206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Artigau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sartou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868549v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De Muylder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2004.1385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Didierjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pailh&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boube" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Fages" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayn&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771152v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducournau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-rechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05775568X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/asju.20206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Artigau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sartou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868549v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De Muylder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2004.1385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Didierjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pailh&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cassou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boube" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Fages" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayn&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771152v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducournau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>