--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2023,265 +2023,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Surface Electromyography and Motion Capture for Quantitative Analysis of Facial Movements</w:t>
+                <w:t xml:space="preserve">Work-Related, Non-Specific Low Back Pain among Physiotherapists in France: Prevalence and Biomechanical and Psychosocial Risk Factors, as a Function of Practice Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Régis Sarhan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Telliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.12.048⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.4343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20054343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082038v1</w:t>
+                <w:t xml:space="preserve">hal-04032408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-Related, Non-Specific Low Back Pain among Physiotherapists in France: Prevalence and Biomechanical and Psychosocial Risk Factors, as a Function of Practice Pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Surface Electromyography and Motion Capture for Quantitative Analysis of Facial Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Choteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pellissier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felix Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (5), pp.4343. </w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (3), pp.e17-e18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20054343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032408v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepSmile: Anomaly Detection Software for Facial Movement Assessment</w:t>
               </w:r>
@@ -2427,51 +2427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Olivetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d’une rééducation précoce chez des patients opérés d’une prothèse totale inversée d’épaule suite à une fracture de l’extrémité proximale de l’humérus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Poras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lancigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2907,51 +2907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de lombalgies communes liées à l’activité professionnelle chez les masseurs-kinésithérapeutes : prévalences et facteurs de risque selon les modalités d’exercice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Olivetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,51 +3500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Leturger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Congrès annuel de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
@@ -3612,51 +3612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4623,51 +4623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05162420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couturaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14144884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanneste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sauval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malcuit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesieur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737995v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcellin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lecordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320919" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dourlens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Beltran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Favier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhan Fran&#231;ois-R&#233;gis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capel Cyrille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloch Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyet Julien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30495334251388560" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandhomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Beltran Aibar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05094061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jupin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14113830" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain-Sarhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loisel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Georges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Dominicis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05184508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Swiderski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lansonneur Leterme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bloch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/luts.70022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05288344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2024-214746" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04619207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarsam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Selim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd-23-1324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04675517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoshida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Sarhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dakp&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2024.07.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04785113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Douay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pallot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Telliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.10.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabeck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18463" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Choteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Marcellin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.12.048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04032408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pellissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054343" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03958165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Polezhaeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boyaval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13020254" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03936727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivetto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neiva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.23999" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lancigu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Vignaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Molins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Legaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Slusznis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msc.1836" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frigout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degrenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1260416" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dagnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marcolin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vezzetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04466553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSXMP12N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04132186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodriguez Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leturger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04132183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473265v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivetto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ben Mansour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017COMP2370" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05162420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couturaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14144884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanneste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sauval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malcuit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesieur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737995v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcellin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lecordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320919" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dourlens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Beltran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Favier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhan Fran&#231;ois-R&#233;gis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capel Cyrille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloch Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyet Julien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30495334251388560" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandhomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Beltran Aibar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05094061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jupin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14113830" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain-Sarhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loisel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Georges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Dominicis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05184508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Swiderski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lansonneur Leterme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bloch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/luts.70022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05288344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2024-214746" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04619207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarsam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Selim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd-23-1324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04675517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoshida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Sarhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dakp&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2024.07.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04785113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Douay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pallot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Telliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.10.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabeck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18463" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04032408v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pellissier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Choteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Marcellin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.12.048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03958165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Polezhaeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boyaval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13020254" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03936727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivetto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neiva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.23999" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lancigu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Vignaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Molins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Legaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Slusznis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msc.1836" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frigout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degrenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1260416" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dagnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marcolin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vezzetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04466553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSXMP12N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04132186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodriguez Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leturger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04132183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473265v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivetto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ben Mansour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017COMP2370" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>