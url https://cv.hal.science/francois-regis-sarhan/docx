--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -100,2884 +100,2884 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of Norms for Facial Discriminative Sensitivity in Healthy Women Aged 45–60 Years: A Reference Framework</w:t>
+                <w:t xml:space="preserve">Emergency physicians’ perspectives on integrating physiotherapists into emergency departments: a national survey from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Malcuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm14144884⟩</w:t>
+              <w:t xml:space="preserve">Emergency Medicine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.emermed-2024-214746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/emermed-2024-214746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162420v1</w:t>
+                <w:t xml:space="preserve">hal-05288344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du désencombrement bronchique sur la qualité de vie des patients BPCO : une revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishment of Norms for Facial Discriminative Sensitivity in Healthy Women Aged 45–60 Years: A Reference Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Davergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vanneste</w:t>
+                <w:t xml:space="preserve">Christine Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Sauval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (14), pp.4884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm14144884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982137v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des masseurs-kinésithérapeutes au sein des services d’urgence français : qu’en pensent les médecins urgentistes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du désencombrement bronchique sur la qualité de vie des patients BPCO : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lesieur</w:t>
+                <w:t xml:space="preserve">Amélie Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thibaut Sauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (279), pp.84. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (279), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982091v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the smile: a spatio-temporal study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intégration des masseurs-kinésithérapeutes au sein des services d’urgence français : qu’en pensent les médecins urgentistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Malcuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Marcellin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Émilie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14513⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (279), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737995v2</w:t>
+                <w:t xml:space="preserve">hal-04982091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractiveness and retention factors for employed physiotherapists in France: A multicentre survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting the smile: a spatio-temporal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Auger</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Emilien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0320919⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019473v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737995v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet du traitement neurodynamique sur la douleur dans les radiculopathies cervicales : une revue systématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attractiveness and retention factors for employed physiotherapists in France: A multicentre survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Dourlens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincente Beltran</w:t>
+                <w:t xml:space="preserve">Thomas Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.085⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.e0320919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0320919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982102v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Gait Parameters in Older Adults Hospitalized for Falls: A Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’effet du traitement neurodynamique sur la douleur dans les radiculopathies cervicales : une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Dourlens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Favier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Moyet Julien</w:t>
+                <w:t xml:space="preserve">Vincente Beltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sage Open Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/30495334251388560⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (279), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354232v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité et fiabilité de l’examen clinique dans le diagnostic de la radiculopathie cervicale : une revue systématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors Associated with Gait Parameters in Older Adults Hospitalized for Falls: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarhan François-Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capel Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloch Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Grandhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+                <w:t xml:space="preserve">Moyet Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.033⟩</w:t>
+              <w:t xml:space="preserve">Sage Open Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/30495334251388560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982111v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Effects of Spinal Manual Therapy on the Nervous System in Managing Musculoskeletal Pain: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validité et fiabilité de l’examen clinique dans le diagnostic de la radiculopathie cervicale : une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grandhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Jupin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vicente Beltran Aibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (11), pp.3830. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (279), pp.96-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm14113830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094061v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des aides-soignants à la dyspnée et la gestion du souffle : un levier d’intégration dans l’équipe pluridisciplinaire</w:t>
+                <w:t xml:space="preserve">Short-Term Effects of Spinal Manual Therapy on the Nervous System in Managing Musculoskeletal Pain: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poulain-Sarhan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Jupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Beltran Aibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2024.11.629⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (11), pp.3830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm14113830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892256v1</w:t>
+                <w:t xml:space="preserve">hal-05094061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, Attitudes, and Practices of Physiotherapists Regarding the Management of Urinary Incontinence in Elderly Patients in France: A Cross‐Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation des aides-soignants à la dyspnée et la gestion du souffle : un levier d’intégration dans l’équipe pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poulain-Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Epailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Swiderski</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. de Dominicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LUTS: Lower Urinary Tract Symptoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/luts.70022⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2024.11.629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184508v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency physicians’ perspectives on integrating physiotherapists into emergency departments: a national survey from France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Malcuit</w:t>
+                <w:t xml:space="preserve">Knowledge, Attitudes, and Practices of Physiotherapists Regarding the Management of Urinary Incontinence in Elderly Patients in France: A Cross‐Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Swiderski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lansonneur Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lesieur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+                <w:t xml:space="preserve">François‐Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergency Medicine Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.emermed-2024-214746. </w:t>
+              <w:t xml:space="preserve">LUTS: Lower Urinary Tract Symptoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/emermed-2024-214746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/luts.70022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288344v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the Leicester Cough Questionnaire in predicting postoperatives complications after lung resection: LCQ-SURGE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Covid-19 pandemic and lockdowns on the education and mental health of physiotherapy students in France: a descriptive cross-sectional study with national online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Corbice</w:t>
+                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Gillibert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fabeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd-23-1324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.jrm18463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v56.18463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619207v1</w:t>
+                <w:t xml:space="preserve">hal-04408218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsideration of the alar base cinch suture technique involving the perinasal musculature: an in-depth review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of the Leicester Cough Questionnaire in predicting postoperatives complications after lung resection: LCQ-SURGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Corbice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yoshida</w:t>
+                <w:t xml:space="preserve">André Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Felix</w:t>
+                <w:t xml:space="preserve">Mathieu Sarsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Colin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Selim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijom.2024.07.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.3107-3116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd-23-1324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675517v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions du master « Ingénierie de la santé » parcours « Ingénierie de la rééducation du handicap et de la performance motrice » dans l’évolution professionnelle des masseurs-kinésithérapeutes : étude transversale par questionnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconsideration of the alar base cinch suture technique involving the perinasal musculature: an in-depth review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Douay</w:t>
+                <w:t xml:space="preserve">E. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Pallot</w:t>
+                <w:t xml:space="preserve">F.R. Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Telliez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+                <w:t xml:space="preserve">S. Dakpé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+              <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijom.2024.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785113v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Covid-19 pandemic and lockdowns on the education and mental health of physiotherapy students in France: a descriptive cross-sectional study with national online survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions du master « Ingénierie de la santé » parcours « Ingénierie de la rééducation du handicap et de la performance motrice » dans l’évolution professionnelle des masseurs-kinésithérapeutes : étude transversale par questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
+                <w:t xml:space="preserve">Benoît Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallée</w:t>
+                <w:t xml:space="preserve">Adrien Pallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fabeck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Frédéric Telliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.jrm18463. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/jrm.v56.18463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408218v1</w:t>
+                <w:t xml:space="preserve">hal-04785113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-Related, Non-Specific Low Back Pain among Physiotherapists in France: Prevalence and Biomechanical and Psychosocial Risk Factors, as a Function of Practice Pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pedagogical impact of integration of musculoskeletal anatomy blended learning on physiotherapy education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pellissier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Frigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fabeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20054343⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1260416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1260416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032408v1</w:t>
+                <w:t xml:space="preserve">hal-04277757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Surface Electromyography and Motion Capture for Quantitative Analysis of Facial Movements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Work-Related, Non-Specific Low Back Pain among Physiotherapists in France: Prevalence and Biomechanical and Psychosocial Risk Factors, as a Function of Practice Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Choteau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Telliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.12.048⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.4343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20054343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082038v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepSmile: Anomaly Detection Software for Facial Movement Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Surface Electromyography and Motion Capture for Quantitative Analysis of Facial Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Choteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eder Rodríguez Martínez</w:t>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Polezhaeva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lisa Boyaval</w:t>
+                <w:t xml:space="preserve">Felix Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics13020254⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (3), pp.e17-e18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958165v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified analysis of facial movement: a reference for clinical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François‐Régis Sarhan</w:t>
+                <w:t xml:space="preserve">DeepSmile: Anomaly Detection Software for Facial Movement Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Rodríguez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Polezhaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Olivetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+                <w:t xml:space="preserve">Émilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Neiva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Colin</w:t>
+                <w:t xml:space="preserve">Lisa Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (3), pp.492-502. </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ca.23999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics13020254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936727v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’une rééducation précoce chez des patients opérés d’une prothèse totale inversée d’épaule suite à une fracture de l’extrémité proximale de l’humérus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantified analysis of facial movement: a reference for clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Poras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois-Régis Sarhan</w:t>
+                <w:t xml:space="preserve">Matthieu Olivetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lancigu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécilia Neiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (255), pp.30-31. </w:t>
+              <w:t xml:space="preserve">Clinical Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.492-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ca.23999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082986v1</w:t>
+                <w:t xml:space="preserve">hal-03936727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the abilities of physiotherapists in terms of diagnostic hypothesis and management decision for self‐referred patients with musculoskeletal disorders in France using clinical vignettes: A cross‐sectional survey</w:t>
+                <w:t xml:space="preserve">Efficacité d’une rééducation précoce chez des patients opérés d’une prothèse totale inversée d’épaule suite à une fracture de l’extrémité proximale de l’humérus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Vignaud</w:t>
+                <w:t xml:space="preserve">Etienne Poras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Molins</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Lancigu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musculoskeletal Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/msc.1836⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (255), pp.30-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278969v1</w:t>
+                <w:t xml:space="preserve">hal-04082986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical impact of integration of musculoskeletal anatomy blended learning on physiotherapy education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
+                <w:t xml:space="preserve">Description of the abilities of physiotherapists in terms of diagnostic hypothesis and management decision for self‐referred patients with musculoskeletal disorders in France using clinical vignettes: A cross‐sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Frigout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fabeck</w:t>
+                <w:t xml:space="preserve">Clara Legaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Degrenne</w:t>
+                <w:t xml:space="preserve">Anouchka Slusznis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1260416. </w:t>
+              <w:t xml:space="preserve">Musculoskeletal Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1260416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/msc.1836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277757v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de lombalgies communes liées à l’activité professionnelle chez les masseurs-kinésithérapeutes : prévalences et facteurs de risque selon les modalités d’exercice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Telliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (248-249), pp.23-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3050,64 +3050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Marcolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Vezzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93, pp.86-93. </w:t>
@@ -3145,103 +3145,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantifiée de la mimique par motion capture (AQMF) : application à la paralysie faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Olivetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (6), pp.332. </w:t>
@@ -3317,480 +3317,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel pour la détection d'anomalies dédié à l'analyse clinique du sourire</w:t>
+                <w:t xml:space="preserve">Évaluation objective de la mimique faciale d’un patient par capture du mouvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eder Alejandro Rodríguez-Martínez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Eder Alejandro Rodriguez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dakpé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Visage, gestes, actions et comportement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR ISIS Information Signal Image Vision, Jun 2023, Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">8ème Journée Amiénoise de la Recherche en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132186v1</w:t>
+                <w:t xml:space="preserve">hal-04473023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective assessment of facial mimicry using motion capture for patient follow-up.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Logiciel pour la détection d'anomalies dédié à l'analyse clinique du sourire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Alejandro Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Polezhaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois-Régis Sarhan</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Congrès annuel de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Visage, gestes, actions et comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR ISIS Information Signal Image Vision, Jun 2023, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473003v1</w:t>
+                <w:t xml:space="preserve">hal-04132186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation objective de la mimique faciale d’un patient par capture du mouvement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Objective assessment of facial mimicry using motion capture for patient follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Alejandro Rodriguez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Leturger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée Amiénoise de la Recherche en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">48ème Congrès annuel de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473023v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Movement Assessment Based on Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Alejandro Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Polezhaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et Intelligence Artificielle (Evènement affilié à PFIA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d’Informatique Médicale (AIM) et le Collège Science de l’Ingénierie des Connaissances de l’AFIA, Jun 2022, Saint-Étienne, France</w:t>
@@ -3819,103 +3819,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of SARS-CoV-2 outbreak and COVID-19 lockdowns on education and mental health of physiotherapy students in France: A national multicenter cross-sectional and observational survey study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HYBRID 9th IOPTMH 2022 CONFERENCE Physiotherapy in Mental Health; What’s next?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athènes, Greece</w:t>
@@ -3970,64 +3970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Olivetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4114,90 +4114,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantifiée de la mimique par motion capture (AQMF) : application à la paralysie faciale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Olivetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journée Amiénoise de Recherche en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Amiens, France</w:t>
@@ -4252,64 +4252,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Olivetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des mouvements de la mimique faciale par motion capture sur une population de volontaires sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Technologie de Compiègne, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017COMP2370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4623,51 +4623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05162420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couturaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14144884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanneste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sauval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malcuit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesieur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737995v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcellin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lecordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320919" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dourlens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Beltran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Favier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhan Fran&#231;ois-R&#233;gis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capel Cyrille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloch Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyet Julien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30495334251388560" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandhomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Beltran Aibar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05094061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jupin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14113830" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain-Sarhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loisel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Georges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Dominicis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05184508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Swiderski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lansonneur Leterme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bloch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/luts.70022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05288344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2024-214746" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04619207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarsam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Selim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd-23-1324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04675517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoshida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Sarhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dakp&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2024.07.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04785113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Douay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pallot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Telliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.10.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabeck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18463" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04032408v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pellissier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Choteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Marcellin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.12.048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03958165v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Polezhaeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boyaval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13020254" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03936727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivetto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neiva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.23999" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lancigu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Vignaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Molins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Legaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Slusznis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msc.1836" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frigout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degrenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1260416" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dagnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marcolin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vezzetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04466553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSXMP12N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04132186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodriguez Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leturger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04132183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473265v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivetto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ben Mansour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017COMP2370" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05288344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Malcuit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesieur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2024-214746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05162420v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davergne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couturaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dakp&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14144884" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanneste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sauval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesieur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737995v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcellin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14513" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05019473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lecordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320919" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dourlens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Beltran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Favier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhan Fran&#231;ois-R&#233;gis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capel Cyrille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloch Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyet Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30495334251388560" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grandhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Beltran Aibar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05094061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14113830" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain-Sarhan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loisel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Georges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Dominicis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05184508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Swiderski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lansonneur Leterme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bloch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/luts.70022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabeck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18463" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04619207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sarsam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Selim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd-23-1324" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04675517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoshida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Sarhan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dakp&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2024.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04785113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Douay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pallot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Telliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frigout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degrenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1260416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04032408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pellissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054343" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Choteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Marcellin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.12.048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03958165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Polezhaeva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boyaval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13020254" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03936727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neiva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.23999" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lancigu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Vignaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Molins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Legaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Slusznis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msc.1836" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dagnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marcolin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Vezzetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04466553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSXMP12N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodriguez Martinez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04132186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leturger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04132183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473265v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivetto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ben Mansour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017COMP2370" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>