--- v0 (2026-03-06)
+++ v1 (2026-05-06)
@@ -438,480 +438,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dancourt : Nostalgie de la farce baroque à l’âge de la Comédie-Française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concert-lecture : Le jeu et mistere de Monsieur Saint Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cas Dancourt (1661-1725). Actualités d’un professionnel du spectacle, 300 ans après sa mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Un Mystère à Carentan : le Saint Julien retrouvé (1529)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402178v1</w:t>
+                <w:t xml:space="preserve">hal-05267822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi rêvent les jeunes princes : l’écriture du songe dans le journal de Jean Héroard</w:t>
+                <w:t xml:space="preserve">Dancourt : Nostalgie de la farce baroque à l’âge de la Comédie-Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire le rêve au XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alice Hennetier, Élise Legendre, Mélissa Thiriot, Zoé Weil, Mar 2025, Paris Sorbonne Université Faculté des Lettres, France</w:t>
+              <w:t xml:space="preserve">Le cas Dancourt (1661-1725). Actualités d’un professionnel du spectacle, 300 ans après sa mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055091v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concert-lecture : Le jeu et mistere de Monsieur Saint Julien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À quoi rêvent les jeunes princes : l’écriture du songe dans le journal de Jean Héroard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un Mystère à Carentan : le Saint Julien retrouvé (1529)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+              <w:t xml:space="preserve">Écrire le rêve au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice Hennetier, Élise Legendre, Mélissa Thiriot, Zoé Weil, Mar 2025, Paris Sorbonne Université Faculté des Lettres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267822v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">item, un habit comique&amp;quot; : le costume de théâtre dans les actes notariés (XVIe-XVIIe siècles)</w:t>
+                <w:t xml:space="preserve">Le Voyage comique : circulation des interprètes et des pratiques farcesques dans l’espace français de l’âge baroque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives et fabrique du spectacle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de musique baroque de Versailles, Nov 2024, Versailles, France</w:t>
+              <w:t xml:space="preserve">Séminaire ThéPARis-France, Les théâtres en France sous l’Ancien régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Musique Baroque de Versailles, Feb 2024, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768027v1</w:t>
+                <w:t xml:space="preserve">hal-04570120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Voyage comique : circulation des interprètes et des pratiques farcesques dans l’espace français de l’âge baroque.</w:t>
+                <w:t xml:space="preserve">item, un habit comique&amp;quot; : esthétique du costume de farce au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ThéPARis-France, Les théâtres en France sous l’Ancien régime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Musique Baroque de Versailles, Feb 2024, Paris Sorbonne, France</w:t>
+              <w:t xml:space="preserve">La Dramaturgie du visible (1500-1800)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mickael Bouffard, Petra Dotlacilová, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570120v1</w:t>
+                <w:t xml:space="preserve">hal-04634284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">item, un habit comique&amp;quot; : esthétique du costume de farce au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">item, un habit comique&amp;quot; : le costume de théâtre dans les actes notariés (XVIe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Dramaturgie du visible (1500-1800)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mickael Bouffard, Petra Dotlacilová, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Archives et fabrique du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de musique baroque de Versailles, Nov 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634284v1</w:t>
+                <w:t xml:space="preserve">hal-04768027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Musical Dramaturgy of the &amp;quot;Chansons de comédiens</w:t>
               </w:r>
@@ -960,165 +960,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'École des farceurs : Héritage et dépassement des structures de la farce baroque dans l’œuvre de Molière</w:t>
+                <w:t xml:space="preserve">Les couches chez les petits bourgeois, deux farces parturielles de Donneau de Visé et Feydeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molière et les acteurs comiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes-2, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Théâtres de la naissance et poétiques de l’accouchement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Nov 2022, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570133v1</w:t>
+                <w:t xml:space="preserve">hal-04570131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couches chez les petits bourgeois, deux farces parturielles de Donneau de Visé et Feydeau</w:t>
+                <w:t xml:space="preserve">L'École des farceurs : Héritage et dépassement des structures de la farce baroque dans l’œuvre de Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtres de la naissance et poétiques de l’accouchement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Nov 2022, Arras, France</w:t>
+              <w:t xml:space="preserve">Molière et les acteurs comiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes-2, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570131v1</w:t>
+                <w:t xml:space="preserve">hal-04570133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne les faire voir qu’à la chandelle&amp;quot; ? Les apports de la performance « historiquement informée » aux études moliéresques</w:t>
               </w:r>
@@ -1305,234 +1305,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’univers de la facétie : Mise en place d’un univers transmédiatique à l’époque baroque</w:t>
+                <w:t xml:space="preserve">La farce au cœur des divertissements de société : instrument de cohésion et de régulation des tensions communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès international annuel de la Société d’études pluridisciplinaires du dix-septième siècle français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En Distanciel, United States</w:t>
+              <w:t xml:space="preserve">Journée d'étude - Du "théâtre de société" avant 1700 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Champagne-Ardenne, Sep 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570142v1</w:t>
+                <w:t xml:space="preserve">hal-04570144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La farce au cœur des divertissements de société : instrument de cohésion et de régulation des tensions communautaires</w:t>
+                <w:t xml:space="preserve">Les Masques du sauvage : Dramaturgies du désordre de la rue à la scène (XIIIe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude - Du "théâtre de société" avant 1700 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Champagne-Ardenne, Sep 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles des créateurs de masques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Créateurs de masques, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570144v1</w:t>
+                <w:t xml:space="preserve">hal-04570140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Masques du sauvage : Dramaturgies du désordre de la rue à la scène (XIIIe-XVIe siècle)</w:t>
+                <w:t xml:space="preserve">L’univers de la facétie : Mise en place d’un univers transmédiatique à l’époque baroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles des créateurs de masques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Créateurs de masques, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">40ème Congrès international annuel de la Société d’études pluridisciplinaires du dix-septième siècle français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En Distanciel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570140v1</w:t>
+                <w:t xml:space="preserve">hal-04570142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports des études carnavalesques aux études théâtrales : lire la farce renaissante à travers les rituels festifs pan-européens</w:t>
               </w:r>
@@ -1558,688 +1558,688 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie(s) de recherche sur les pratiques festives et carnavalesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parnia Shams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahimeh Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques histoires des pluies d'amour et de mort : une pentalogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Nalbandian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahimeh Najmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Farce au 17e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Héros de la farce (extrait)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnaval et carême. Métaphores alimentaires dans la farce baroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024-2 (23), pp.75-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17447-9.p.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des farceurs : un univers transmédiatique de l’époque baroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du dix-septième</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plus agréable théâtre…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022-1 (18), pp.279-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12918-9.p.0279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189573v1</w:t>
-              </w:r>
-[...375 lines deleted...]
-                <w:t xml:space="preserve">hal-04570108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2705,51 +2705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Richard-Desoubeaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974730v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lagrange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17447-9.p.0075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12918-9.p.0279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnia Shams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Najmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Nalbandian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04539720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Richard-Desoubeaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974730v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lagrange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnia Shams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Najmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Nalbandian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17447-9.p.0075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12918-9.p.0279" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04539720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>