--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1717,51 +1717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2510780A"/>
+    <w:nsid w:val="6BE09789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>