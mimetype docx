--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1717,51 +1717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BE09789"/>
+    <w:nsid w:val="9076CF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>