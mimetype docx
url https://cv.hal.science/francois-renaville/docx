--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -155,53 +155,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">81157340682209921099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">1voNUX4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000513370999</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -236,228 +257,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening up our Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Liège; ULiège Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.304, 2025, Essai, 978-2-87562-484-0 (papier); 978-2-87019-330-3 (HTML); 978-2-87019-331-0 (PDF); 978-2-87019-332-7 (ePub). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/978-2-87019-330-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Library Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Prosmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ULiège Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 235 p., 2023, 978-2-87019-313-6 ; 978-2-87019-314-3 ; 978-2-87019-315-0 ; 978-2-87019-316-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/978-2-87019-313-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -467,322 +488,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monitoring de la fréquentation des espaces en période de forte affluence : exemple avec LibCal Seats à l’Université de Liège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Prosmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Touitou, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compter pour raconter. Du bon usage des données en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-105, 2025, La Boîte à outils, 978-2-37546-194-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing tools, changing habits, changing workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Prosmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Renaville; Fabienne Prosmans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond the Library Collections: Proceedings of the 2022 Erasmus Staff Training Week at ULiège Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ULiège Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-159, 2023, 978-2-87019-313-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/978-2-87019-313-6.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Access and Discovery Tools: How do Primo Libraries Manage Green Open Access Collections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Varnum, Kenneth J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Discovery: The Front Door to Your Library's Licensed and Digitized Content</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-256, 2016, 978-0-8389-1414-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -792,209 +813,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication of Retractions, Removals, and Expressions of Concern (CREC) Recommended Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Choma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Conaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Czerepowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilla Edmunds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NISO RP-45-2024, National Information Standards Organization (NISO). 2024, pp.59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur la réservation de place en bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Liège. 2022, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1004,104 +1025,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut en finir avec BIBFRAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Edmunds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1111,545 +1132,545 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse fonctionnelle de l'outil de gestion de planning LibStaffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Prosmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1-2, pp.6-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How reliable and useful is Cabell's Blacklist ? A data-driven analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurane Raskinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIBER Quaterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18352/lq.10339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un SGB comme catalyseur de modernisation. L’expérience de l’Université de Liège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 89, pp.22-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFX Miscellaneous Free Ejournals Target: Usage Survey Among the SFX Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosef Branse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Needleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serials Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (2), pp.58-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00987913.2015.1031317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement de la solution discovery Primo à l'Université de Liège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Richelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67 (4), pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1717,51 +1738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9076CF07"/>
+    <w:nsid w:val="BBDAC965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1948,51 +1969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-renaville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1453-1040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240228200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/renaville_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/81157340682209921099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000513370999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-publish.uliege.be/opening-up-our-heritage/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/978-2-87019-330-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Prosmans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-publish.uliege.be/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/978-2-87019-313-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/compter-pour-raconter-du-bon-usage-des-donnees-en-bibliotheque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-publish.uliege.be" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/978-2-87019-313-6.13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alastore.ala.org/content/exploring-discovery-front-door-your-librarys-licensed-and-digitized-content" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bakker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Choma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Conaway" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Czerepowicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Edmunds" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866965v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Edmunds" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Raskinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thirion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10339" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosef Branse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Needleman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00987913.2015.1031317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-renaville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1453-1040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240228200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/renaville_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/81157340682209921099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=1voNUX4AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000513370999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-publish.uliege.be/opening-up-our-heritage/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/978-2-87019-330-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Prosmans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-publish.uliege.be/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/978-2-87019-313-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/compter-pour-raconter-du-bon-usage-des-donnees-en-bibliotheque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-publish.uliege.be" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/978-2-87019-313-6.13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alastore.ala.org/content/exploring-discovery-front-door-your-librarys-licensed-and-digitized-content" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bakker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Choma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Conaway" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Czerepowicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Edmunds" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866965v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Edmunds" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Raskinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thirion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10339" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.251" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosef Branse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Needleman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00987913.2015.1031317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>