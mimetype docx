--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -959,468 +959,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une géologie des instruments de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinapi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Des expériences artistiques au prisme du développement durable, 5, pp.151-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À propos du rock progressif : étiquetages, histoires, mise en spectacle et transformations du rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Frith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Varia, 15 (1), pp.135 -149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/volume.5891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amateurs et professionnels, gratuité et profits aux premiers temps du Web 2.0 : l’exemple de la blogosphère musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le prix de la musique, 7 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transposition.2483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narratives of the Anthropocene: How can the (performing) arts contribute towards the socio-ecological transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1), pp.51-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1386/scene.6.1.51_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Basile Zimmermann, Waves and Forms. Electronic Devices and Computer Encoding in China, Cambridge, The MIT Press, 2015, 296 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Varia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01823512v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-01672698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les récits de l'anthropocène. Quelle contribution des arts à la transition socio-écologique ?</w:t>
               </w:r>
@@ -1469,178 +1469,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PROGRAMMATEURS ET PROGRAMMATRICES DE SPECTACLE : EXPERTISES ET RÉSEAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.249-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire &amp;quot;Les intermittents du spectacle. Enjeux d'un siècle de luttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327444v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01672696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Great Animal Orchestra Exhibition, inspired by the work of Bernie Krause.</w:t>
               </w:r>
@@ -1854,234 +1854,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From the Scientific Revolution to Rock: Toward a Sociology of Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the art of record production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Journal of the art of record production, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mesure, éléments pour une (future) sociologie du temps musical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la musique [Cahiers de recherche]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Cahiers de recherche Enseigner la musique n°9 et 10, pp.21-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure, éléments pour une (future) sociologie du temps musical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la musique [Cahiers de recherche]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, n°9-10, pp.21-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00327554v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01327184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dal rock alla techno. Intervista a Simon Frith</w:t>
               </w:r>
@@ -2286,196 +2286,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rock à la techno. Un entretien avec Simon Frith</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les objets et les collectifs culturels acteurs de la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 5 (42), pp.70-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.042.0070⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 1 (37), pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.037.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327196v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-01327227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rock à la techno. Un entretien avec Simon Frith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 1 (37), pp.60-69. </w:t>
+              <w:t xml:space="preserve">, 2005, 5 (42), pp.70-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.037.0060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.042.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327227v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phantom of the Paradise de Brian De Palma ou comment la captation sauve de la mort</w:t>
               </w:r>
@@ -2533,209 +2533,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’entrée en rock, entretien avec François Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.2338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ROCK ET CINÉMA, UNE FILIATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003/26 (26), pp.108/115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.026.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327318v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01327255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE SILENCE SUR LA MUSIQUE : Interview d' Antoine HENNION</w:t>
               </w:r>
@@ -3543,131 +3543,131 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avaleur de rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, pp.314, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00244037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avaleur de rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">La Dispute, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327045v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00244037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock et cinéma (n° spécial de la revue Volume!)</w:t>
               </w:r>
@@ -3823,186 +3823,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is DIY a Punk Invention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Music Through Science and Technology Studies (Antoine Hennion &amp; Christophe Levaux eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-62, In press, ISBN 9780367200541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que la circulation transatlantique de la musique ? L’exemple des Beatles et du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Poirrier et Lucas Texier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations musicales transatlantiques au XXe siècle. Des Beatles au hardcore punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.24-43, 2021, 978-2-36441-406-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03697460v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03175688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinema as Social Knowledge. The case of The Beatles in the Studio</w:t>
               </w:r>
@@ -4061,51 +4061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmateurs/trices de spectacles à l'oeuvre : une forme spécifique de prescription culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5300,51 +5300,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescription culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5675,51 +5675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui produit la politique culturelle en matière de spectacles ? L’exemple de l’Ile de France ? (Avec Catherine Dutheil-Pessin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6496,51 +6496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961609v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.018.0104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30720" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091906ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Harkins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143019000539" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.7284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tkaczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1674" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5891" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2483" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/scene.6.1.51_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dutheil-Pessin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2016.1266443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.017.0249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.012.0161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1405/22032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.037.0060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2338" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.029.0114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.030.0108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005571" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00244037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volume.revues.org/2136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6897&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irma.asso.fr/Artistes-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/article/panorama-art-et-jeunesse-2006-644.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bhagvati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ001L" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03175708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961609v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.018.0104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30720" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091906ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Harkins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143019000539" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.7284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tkaczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1674" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5891" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/scene.6.1.51_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dutheil-Pessin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2016.1266443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.017.0249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.012.0161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1405/22032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.037.0060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2338" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0108" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.029.0114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.030.0108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005571" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00244037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volume.revues.org/2136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6897&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irma.asso.fr/Artistes-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/article/panorama-art-et-jeunesse-2006-644.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bhagvati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ001L" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03175708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>