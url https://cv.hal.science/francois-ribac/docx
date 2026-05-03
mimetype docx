--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -193,269 +193,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agir en chercheur et en musicien dans l'Anthropocène : entretien avec François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Composer dans l’Anthropocène, 32 (2), pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1091906ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectacles publics versus spectacles privés ? Le cas instructif du Festival d’Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Service public / intérêts privés La longue querelle de la scène française, XVIIIe-XXIe siècle (édité par Emmanuel Wallon), 292, pp.109-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Heuguet, YouTube et les métamorphoses de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.600-605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961611v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-03540258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popular Music and the Anthropocene</w:t>
               </w:r>
@@ -1469,178 +1469,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grégoire &amp;quot;Les intermittents du spectacle. Enjeux d'un siècle de luttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PROGRAMMATEURS ET PROGRAMMATRICES DE SPECTACLE : EXPERTISES ET RÉSEAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.249-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672696v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01327444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Great Animal Orchestra Exhibition, inspired by the work of Bernie Krause.</w:t>
               </w:r>
@@ -2533,300 +2533,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ROCK ET CINÉMA, UNE FILIATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003/26 (26), pp.108/115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.026.0108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE SILENCE SUR LA MUSIQUE : Interview d' Antoine HENNION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003/4 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.029.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’entrée en rock, entretien avec François Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.91-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/volume.2338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327255v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-01327271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE MOUVEMENT DES INTERMITTENTS ET LA CRISE DE LA POLITIQUE CULTURELLE</w:t>
               </w:r>
@@ -3543,131 +3543,131 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avaleur de rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avaleur de rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">La Dispute, pp.314, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00244037v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01327045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock et cinéma (n° spécial de la revue Volume!)</w:t>
               </w:r>
@@ -4061,51 +4061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmateurs/trices de spectacles à l'oeuvre : une forme spécifique de prescription culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5300,51 +5300,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescription culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5675,51 +5675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui produit la politique culturelle en matière de spectacles ? L’exemple de l’Ile de France ? (Avec Catherine Dutheil-Pessin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6496,51 +6496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961609v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.018.0104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30720" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091906ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Harkins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143019000539" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.7284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tkaczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1674" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5891" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/scene.6.1.51_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dutheil-Pessin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2016.1266443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.017.0249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.012.0161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1405/22032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.037.0060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2338" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0108" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.029.0114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.030.0108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005571" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00244037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volume.revues.org/2136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6897&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irma.asso.fr/Artistes-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/article/panorama-art-et-jeunesse-2006-644.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bhagvati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ001L" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03175708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961609v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.018.0104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091906ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30720" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Harkins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143019000539" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.7284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tkaczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1674" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5891" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/scene.6.1.51_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dutheil-Pessin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2016.1266443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.017.0249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.012.0161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1405/22032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.037.0060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.029.0114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2338" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.030.0108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005571" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00244037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volume.revues.org/2136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6897&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irma.asso.fr/Artistes-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/article/panorama-art-et-jeunesse-2006-644.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bhagvati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ001L" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03175708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>