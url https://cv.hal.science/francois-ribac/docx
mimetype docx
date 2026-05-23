--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -799,2034 +799,2034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Music knowledge and science studies. Sounds, Sense, Silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Musical knowledge, science studies, and resonances, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.1605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prescription culturelle en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11, http://tristan.u-bourgogne.fr/CGC/publications/prescription-culturelle-question/Francois-Ribac.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Joelle Le Marec</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une géologie des instruments de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinapi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Des expériences artistiques au prisme du développement durable, 5, pp.151-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du rock progressif : étiquetages, histoires, mise en spectacle et transformations du rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Frith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Varia, 15 (1), pp.135 -149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.5891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amateurs et professionnels, gratuité et profits aux premiers temps du Web 2.0 : l’exemple de la blogosphère musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le prix de la musique, 7 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.2483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narratives of the Anthropocene: How can the (performing) arts contribute towards the socio-ecological transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/scene.6.1.51_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Basile Zimmermann, Waves and Forms. Electronic Devices and Computer Encoding in China, Cambridge, The MIT Press, 2015, 296 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Varia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récits de l'anthropocène. Quelle contribution des arts à la transition socio-écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Transition écologique et énérgétique : comment changer de comportements?, 553, pp.103-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROGRAMMATEURS ET PROGRAMMATRICES DE SPECTACLE : EXPERTISES ET RÉSEAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.249-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grégoire &amp;quot;Les intermittents du spectacle. Enjeux d'un siècle de luttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On The Great Animal Orchestra Exhibition, inspired by the work of Bernie Krause.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound Studies: An Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20551940.2016.1266443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAND L'AMATEUR REND LE NUMÉRIQUE ANALOGIQUE, l'exemple des musiques populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Musical knowledge, science studies, and resonances, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rac.1605⟩</w:t>
+              <w:t xml:space="preserve">, 2012, pp.Pages 717 - 741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.017.0249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinapi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dutheil-Pessin. 50 ans de mémoire. Les gens qui ont fait la microélectronique à Grenoble.Condé-sur-Noireau, Éditions Charles Corlet, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/5 (1), pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.012.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Simon Frith</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Scientific Revolution to Rock: Toward a Sociology of Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the art of record production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Journal of the art of record production, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure, éléments pour une (future) sociologie du temps musical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la musique [Cahiers de recherche]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cahiers de recherche Enseigner la musique n°9 et 10, pp.21-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure, éléments pour une (future) sociologie du temps musical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la musique [Cahiers de recherche]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°9-10, pp.21-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00327554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal rock alla techno. Intervista a Simon Frith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi culturali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.177-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1405/22032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l’importance des disques et du recording dans la musique populaire et la techno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Techno : des corps et des machines, 5 (42), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.042.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures techniques et reproduction sonore dans la musique populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la musique [Cahiers de recherche]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.97-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets et les collectifs culturels acteurs de la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (37), pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.037.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rock à la techno. Un entretien avec Simon Frith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (42), pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.042.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phantom of the Paradise de Brian De Palma ou comment la captation sauve de la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Varia, 15 (1), pp.135 -149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/volume.5891⟩</w:t>
+              <w:t xml:space="preserve">, 2004, Rock et cinéma, 3 : 0, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.2144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...408 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE SILENCE SUR LA MUSIQUE : Interview d' Antoine HENNION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...586 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Techno : des corps et des machines, 5 (42), pp.54-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.042.0054⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 2003/4 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.029.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrée en rock, entretien avec François Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la musique [Cahiers de recherche]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.2338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Maric</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ROCK ET CINÉMA, UNE FILIATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 1 (37), pp.60-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.037.0060⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 2003/26 (26), pp.108/115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.026.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...246 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327318v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-01327255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE MOUVEMENT DES INTERMITTENTS ET LA CRISE DE LA POLITIQUE CULTURELLE</w:t>
               </w:r>
@@ -3008,51 +3008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs de la musique et études de sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4055,199 +4055,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une sociologie des musiques populaires : lire Simon Frith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Ribac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simon Frith: Une sociologie des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labex/Les Presses du Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collection Labex, 978-2-84066-929-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les programmateurs/trices de spectacles à l'oeuvre : une forme spécifique de prescription culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Chapelain et Sylvie Ducas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prescription culturelle: avatars et médiamorphoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Enssib, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672704v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01926045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit essai d'analyse généalogique : 200 Motels de Frank Zappa (1971)</w:t>
               </w:r>
@@ -4665,173 +4665,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rock filmé : quelques pistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. T. Binh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et cinéma, le mariage du siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud/Cité de la Musique. Arles, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les feux du rock : une tentative de généalogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Basso; Isabelle Dimondo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein feux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires d’Avignon, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135270v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01135246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moniteurs de la musique populaire</w:t>
               </w:r>
@@ -5300,51 +5300,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescription culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5675,51 +5675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui produit la politique culturelle en matière de spectacles ? L’exemple de l’Ile de France ? (Avec Catherine Dutheil-Pessin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dutheil-Pessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6496,51 +6496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961609v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.018.0104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091906ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30720" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Harkins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143019000539" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.7284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tkaczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1674" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5891" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/scene.6.1.51_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dutheil-Pessin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2016.1266443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.017.0249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.012.0161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1405/22032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.037.0060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.029.0114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2338" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.030.0108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005571" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00244037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volume.revues.org/2136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6897&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irma.asso.fr/Artistes-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/article/panorama-art-et-jeunesse-2006-644.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bhagvati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ001L" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03175708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961609v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.018.0104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091906ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30720" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Harkins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143019000539" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1703" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.7284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tkaczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1674" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.1605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5891" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/scene.6.1.51_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dutheil-Pessin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2016.1266443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.017.0249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.012.0161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1405/22032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.037.0060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.029.0114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.2338" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.026.0108" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.030.0108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005571" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00244037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volume.revues.org/2136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/musicologie/753-circulations-musicales-transatlantiques-au-xxe-siecle-9782364414068.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6897&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672704v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irma.asso.fr/Artistes-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.injep.fr/article/panorama-art-et-jeunesse-2006-644.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03540262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bhagvati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ001L" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03175708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>