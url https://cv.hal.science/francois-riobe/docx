--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -396,1583 +396,1583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
+                <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bridou</w:t>
+                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loeza Collobert</w:t>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Hojorat</w:t>
+                <w:t xml:space="preserve">Yoann Fréroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (47), pp.22504-22516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162444v1</w:t>
+                <w:t xml:space="preserve">hal-05346782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
+                <w:t xml:space="preserve">Magnetic Properties of Prolate Lanthanide Complexes: Synergy between Axial and Equatorial Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
+                <w:t xml:space="preserve">Leonardo Tacconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+                <w:t xml:space="preserve">Anna Manvell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galangau</w:t>
+                <w:t xml:space="preserve">Arianna Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Fréroux</w:t>
+                <w:t xml:space="preserve">Høgni Weihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (33), pp.16781-16788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346782v1</w:t>
+                <w:t xml:space="preserve">hal-05226783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties of Prolate Lanthanide Complexes: Synergy between Axial and Equatorial Ligands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Manvell</w:t>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Lanza</w:t>
+                <w:t xml:space="preserve">Loeza Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Høgni Weihe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64 (33), pp.16781-16788. </w:t>
+              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226783v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
+                <w:t xml:space="preserve">Impact of the experimental bandwidth on circularly polarized luminescence measurements of lanthanide complexes: the case of erbium(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen dos Santos</w:t>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Gillet</w:t>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Roux</w:t>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.4253-4260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc04717b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609190v1</w:t>
+                <w:t xml:space="preserve">hal-04516623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent NIR-CPL spectra of chiral Yb(iii) complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Circularly polarized luminescence activity in the near infrared spectral region of a water-soluble ytterbium( iii ) complex containing a conjugated chromophoric ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baguenard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Silvia Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP01286K⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (21), pp.9627-9636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NJ00550C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594117v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence of Lanthanide Complexes in Mesoporous Silica Matrices: A Textbook Example of Tris‐Dipicolinate Europium Complex Adsorbed in SBA‐15</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive photophysical and nonlinear spectroscopic study of thioanisolyl‐picolinate triazacyclononane lanthanide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Balogh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthias Jouffrieau</w:t>
+                <w:t xml:space="preserve">Salauat R Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202400091⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (14), pp.e202300785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628180v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the experimental bandwidth on circularly polarized luminescence measurements of lanthanide complexes: the case of erbium(III)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Influence of chemical modifications of the crystallophore on protein nucleating properties and supramolecular interactions network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Alsalman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc04717b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (38), pp.e202400900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516623v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence activity in the near infrared spectral region of a water-soluble ytterbium( iii ) complex containing a conjugated chromophoric ligand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy exchange between Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; centers within molecular complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diamantoula Maniaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Leoní A Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Ruggieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">David Aguilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NJ00550C⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (44), pp.18295 - 18302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc03994g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580931v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive photophysical and nonlinear spectroscopic study of thioanisolyl‐picolinate triazacyclononane lanthanide complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence of Lanthanide Complexes in Mesoporous Silica Matrices: A Textbook Example of Tris‐Dipicolinate Europium Complex Adsorbed in SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salauat R Kiraev</w:t>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Suleimanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Jouffrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300785⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202400091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500743v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical modifications of the crystallophore on protein nucleating properties and supramolecular interactions network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202400900⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (20), pp.14573 - 14581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630133v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy exchange between Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; centers within molecular complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Temperature-dependent NIR-CPL spectra of chiral Yb(iii) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roubeau</w:t>
+                <w:t xml:space="preserve">Maxime Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (44), pp.18295 - 18302. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15776-15783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sc03994g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CP01286K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782366v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarized activity from two photon excitable europium and samarium chiral bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (12), pp.4188-4202. </w:t>
@@ -2157,51 +2157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional Helicene-Based Ytterbium Coordination Polymer Displaying Circularly Polarized Luminescence, Slow Magnetic Relaxation and Room Temperature Magneto-Chiral Dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Dhbaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiet Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,161 +2272,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Distributive Nd-to-Yb Energy Transfer within Pure [YbNdYb] Heterometallic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diamantoula Maniaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Leoní Barrios Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aguilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.1065. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (7), pp.3106-3115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36782-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036730v1</w:t>
+                <w:t xml:space="preserve">hal-04501076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ytterbium(III) Complex with Photochromic Ruthenium(II) Acetylide Ligand: All Visible Light Photoswitching of NIR Luminescence</w:t>
               </w:r>
@@ -2438,51 +2438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramila Selvanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tufenkjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,852 +2540,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributive Nd-to-Yb Energy Transfer within Pure [YbNdYb] Heterometallic Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leoní Barrios Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roubeau</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (7), pp.3106-3115. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36782-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501076v1</w:t>
+                <w:t xml:space="preserve">hal-04036730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the magnetic and photophysical properties in 3d-4f and 4f-4f’ heterobimetallic complexes involving a tetrathiafulvalene-based ligand</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Montigaud</w:t>
+                <w:t xml:space="preserve">Circularly polarized luminescence of Eu(III) complexes with chiral 1,1′‐bi‐2‐naphtol‐derived bisphosphate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Dhbaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt02375j⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.34-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.23392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828868v1</w:t>
+                <w:t xml:space="preserve">hal-03456416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence of Eu(III) complexes with chiral 1,1′‐bi‐2‐naphtol‐derived bisphosphate ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Argouarch</w:t>
+                <w:t xml:space="preserve">Synthesis and photophysical properties of 1,1,4,4-tetracyanobutadienes derived from ynamides bearing fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.23392⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456416v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+                <w:t xml:space="preserve">Luminescent and Sublimable Binaphthyl-Based Field-Induced Lanthanide Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
+                <w:t xml:space="preserve">Thomas Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry Squared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28954/2022.csq.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812729v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent and Sublimable Binaphthyl-Based Field-Induced Lanthanide Single-Molecule Magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Lalli</w:t>
+                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Salaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Squared</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 475</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798035v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photophysical properties of 1,1,4,4-tetracyanobutadienes derived from ynamides bearing fluorophores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+                <w:t xml:space="preserve">Modulation of the magnetic and photophysical properties in 3d-4f and 4f-4f’ heterobimetallic complexes involving a tetrathiafulvalene-based ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiet Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beau</w:t>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Saskia Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (23), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202200025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2dt02375j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594136v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,51 +3635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,429 +3737,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Near-Infrared Circularly Polarized Luminescence from Chiral YbIII-Single-Molecule Magnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Capturing The Dynamic Association Between A Tris-Dipicolinate Lanthanide Complex And A Decapeptide: A Combined Paramagnetic NMR And Molecular Dynamics Exploration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Szczepaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100903⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (19), pp.11224-11232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP06570F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194354v1</w:t>
+                <w:t xml:space="preserve">hal-03372877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the excited state properties of [2.2]paracyclophane-based antennas to ensure efficient sensitization of lanthanide ions or singlet oxygen generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Solid-State Near-Infrared Circularly Polarized Luminescence from Chiral YbIII-Single-Molecule Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (60), pp.21. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (26), pp.7362-7366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407500v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing The Dynamic Association Between A Tris-Dipicolinate Lanthanide Complex And A Decapeptide: A Combined Paramagnetic NMR And Molecular Dynamics Exploration.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the excited state properties of [2.2]paracyclophane-based antennas to ensure efficient sensitization of lanthanide ions or singlet oxygen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Szczepaniak</w:t>
+                <w:t xml:space="preserve">Shiqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Riobé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (19), pp.11224-11232. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (60), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP06570F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372877v1</w:t>
+                <w:t xml:space="preserve">hal-03407500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of divalent cations in the protein crystallization process assisted by lanthanide-based additives</w:t>
               </w:r>
@@ -4171,51 +4171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Alsalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4305,77 +4305,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Sabea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (16), pp.2979-2989. </w:t>
@@ -4439,77 +4439,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Sabea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (30), pp.2002943. </w:t>
@@ -4694,77 +4694,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Curton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4828,51 +4828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence-Driven Electronic Structure Determination in a Textbook Dimeric Dy(III)-based Single Molecule Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Guettas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,64 +4949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox-Modulations of Photophysical and Single-molecule Magnet Properties in Ytterbium Complexes Involving Extended-TTF Triads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,90 +5083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Crystallophore Nucleating Properties: Setting Up a Database for Statistical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Alsalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5211,2093 +5211,2093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicenic Complexes of Lanthanides: Influence of the f-Element on the Intersystem Crossing Efficiency and Competition between Luminescence and Oxygen Sensitization</w:t>
+                <w:t xml:space="preserve">Evidencing under-barrier phenomena in a Yb( iii ) SMM: a joint luminescence/neutron diffraction/SQUID study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Galland</w:t>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201800922⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (11), pp.3152-3157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9QI00726A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988040v1</w:t>
+                <w:t xml:space="preserve">hal-02357834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing under-barrier phenomena in a Yb( iii ) SMM: a joint luminescence/neutron diffraction/SQUID study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Dual Light and Redox Control of NIR Luminescence with Complementary Photochromic and Organometallic Antennae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI00726A⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (51), pp.20026-20030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b11318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357834v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein crystal structure determination with the crystallophore, a nucleating and phasing agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Wagner</w:t>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seigo Shima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (4), pp.722-731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600576719006381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Light and Redox Control of NIR Luminescence with Complementary Photochromic and Organometallic Antennae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galangau</w:t>
+                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brown-Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Quatela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b11318⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (12), pp.7730-7745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413092v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helicenic Complexes of Lanthanides: Influence of the f-Element on the Intersystem Crossing Efficiency and Competition between Luminescence and Oxygen Sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Gimeno</w:t>
+                <w:t xml:space="preserve">Jiangkun Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Quatela</w:t>
+                <w:t xml:space="preserve">Nidal Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (12), pp.7730-7745. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201800922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351535v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multicatalytic compartment of propionyl-CoA synthase sequesters a toxic metabolite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastian Vögeli</w:t>
+                <w:t xml:space="preserve">Unveiling the Binding Modes of the Crystallophore, a Terbium-based Nucleating and Phasing Molecular Agent for Protein Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Wagner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Niña Socorro Cortina</w:t>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41589-018-0153-x⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (39), pp.9739-9746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917162v1</w:t>
+                <w:t xml:space="preserve">hal-01823476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Binding Modes of the Crystallophore, a Terbium-based Nucleating and Phasing Molecular Agent for Protein Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+                <w:t xml:space="preserve">Correction to “Terbium(iii) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201802172⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (25), pp.8048-8048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823476v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyanionic Polydentate Europium Complexes as Ultrabright One- or Two-photon Bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Sund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Sund</w:t>
+                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (23), pp.3318-3324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201800557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to “Terbium(iii) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence and Single-Molecule-Magnet Behaviour in Lanthanide Coordination Complexes Involving Benzothiazole-Based Tetrathiafulvalene Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Grichine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lidon</w:t>
+                <w:t xml:space="preserve">Y. Kishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b00110⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3), pp.458-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089243v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and Single-Molecule-Magnet Behaviour in Lanthanide Coordination Complexes Involving Benzothiazole-Based Tetrathiafulvalene Ligands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Teaching an old molecule new tricks Evidence and rationalisation of the slow magnetisation dynamics in [DyTp2Acac]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Lefeuvre</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700893⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.1346-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8qi00174j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713501v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching an old molecule new tricks Evidence and rationalisation of the slow magnetisation dynamics in [DyTp2Acac]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Archaeal acetoacetyl-CoA thiolase/HMG-CoA synthase complex channels the intermediate via a fused CoA-binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Vögeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8qi00174j⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (13), pp.3380-3385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1718649115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835016v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal acetoacetyl-CoA thiolase/HMG-CoA synthase complex channels the intermediate via a fused CoA-binding site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">The multicatalytic compartment of propionyl-CoA synthase sequesters a toxic metabolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria Bernhardsgrütter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Vögeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Niña Socorro Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (13), pp.3380-3385. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1127-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1718649115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-018-0153-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734817v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Complexes of P-Containing Polycyclic Aromatic Hydrocarbons: Optical Properties and Solid-State Supramolecular Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Isotopically enriched polymorphs of dysprosium single molecule magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rózsa Szűcs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">László Nyulászi</w:t>
+                <w:t xml:space="preserve">F. Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00715⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (25), pp.3575-3578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc00317j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449086v1</w:t>
+                <w:t xml:space="preserve">hal-01501267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies toward phosphorus-containing PAHs and the effect of P-substitution on the electronic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
+                <w:t xml:space="preserve">Photophysical and Magnetic Properties in Complexes Containing 3d/4f Elements and Chiral Phenanthroline-Based Helicate-Like Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pac-2016-0909⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (4), pp.2100--2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450088v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopically enriched polymorphs of dysprosium single molecule magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Terbium(III) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cc00317j⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (23), pp.7693 - 7696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b02951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501267v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide complexes involving multichelating TTF-based ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Speed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fernandez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,681 +7306,681 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (4), pp.604--617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6qi00546b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Color Three-State Luminescent Lanthanide Core-Shell Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina M. Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (8), pp.1784 - 1788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201605728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terbium(III) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lidon</w:t>
+                <w:t xml:space="preserve">Crystallophore: a versatile lanthanide complex for protein crystallography combining nucleating effects, phasing properties, and luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b02951⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (9), pp.5909 - 5917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SC00758B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848473v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical and Magnetic Properties in Complexes Containing 3d/4f Elements and Chiral Phenanthroline-Based Helicate-Like Ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+                <w:t xml:space="preserve">Strategies toward phosphorus-containing PAHs and the effect of P-substitution on the electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rózsa Szűcs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601501⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (3), pp.341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2016-0909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532160v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallophore: a versatile lanthanide complex for protein crystallography combining nucleating effects, phasing properties, and luminescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination Complexes of P-Containing Polycyclic Aromatic Hydrocarbons: Optical Properties and Solid-State Supramolecular Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rózsa Szűcs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Lassalle</w:t>
+                <w:t xml:space="preserve">Régis Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
+                <w:t xml:space="preserve">László Nyulászi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (9), pp.5909 - 5917. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (14), pp.2502-2511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SC00758B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887682v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramagnetic DOSY: An Accurate Tool for the Analysis of the Supramolecular Interactions between Lanthanide Complexes and Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8052,90 +8052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and Photo-Physical Properties of Lanthanide Dinuclear Complexes Involving the 4,5-Bis(2-Pyridyl-N-Oxidemethylthio)-4′,5′-Dicarboxylic Acid-Tetrathiafulvalene-, Dimethyl Ester Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Speed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (4), pp.554-572. </w:t>
@@ -8186,64 +8186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Electronic Properties and WOLED Devices of Planar Phosphorus-Containing Polycyclic Aromatic Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rózsa Szűcs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,536 +9190,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C2-symmetric chiral tetrathiafulvalene-bis(oxazolines) (TTF-BOX): new precursors for organic materials and electroactive metal complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective monosulfoxidation of tetrathiafulvalenes into chiral TTF-sulfoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Chas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Minguíllon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b902091h⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (9), pp.818 - 825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114769v1</w:t>
+                <w:t xml:space="preserve">hal-01390658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective monosulfoxidation of tetrathiafulvalenes into chiral TTF-sulfoxides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mono- and Bis(tetrathiafulvalene)-1,3,5-Triazines as Covalently Linked Donor-Acceptor Systems: Structural, Spectroscopic, and Theoretical Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raquel Sancho</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Sidorenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Minguíllon</w:t>
+                <w:t xml:space="preserve">Michel Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (9), pp.818 - 825. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.20692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.200801851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390658v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and Bis(tetrathiafulvalene)-1,3,5-Triazines as Covalently Linked Donor-Acceptor Systems: Structural, Spectroscopic, and Theoretical Investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular electroactive organogel and conducting nanofibers with C3-symmetrical architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helena Sidorenkova</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Puigmartí-Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Geoffroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ángel Pérez del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (2), pp.380. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (26), pp.4495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200801851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B822884A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114771v1</w:t>
+                <w:t xml:space="preserve">hal-01114770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular electroactive organogel and conducting nanofibers with C3-symmetrical architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C2-symmetric chiral tetrathiafulvalene-bis(oxazolines) (TTF-BOX): new precursors for organic materials and electroactive metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Avarvari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (26), pp.4495. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.3753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B822884A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b902091h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114770v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-oxazoline ligands in the iridium catalyzed enantioselective hydrogenation of arylimines</w:t>
               </w:r>
@@ -10002,476 +10002,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mischievous properties of Ln(III) complexes: switching the luminescence for unexpected reasons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Lanthanides Circularly Polarised Luminescence: Influence of temperature on the dissymmetry factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GdR PhotoElectroStimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes; CNRS, Nov 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on F elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg; CNRS, Aug 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618321v1</w:t>
+                <w:t xml:space="preserve">hal-04622592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Luminescence of Enantiopure Lanthanide Complexes at Variable Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature on circularly polarized luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality @the Nanoscale Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">2nd Kinoa Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Université de Poitiers; Région Nouvelle Aquitaine; Université de Bordeaux, Apr 2023, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741248v1</w:t>
+                <w:t xml:space="preserve">hal-04622583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanides Circularly Polarised Luminescence: Influence of temperature on the dissymmetry factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The mischievous properties of Ln(III) complexes: switching the luminescence for unexpected reasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on F elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg; CNRS, Aug 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GdR PhotoElectroStimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; CNRS, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622592v1</w:t>
+                <w:t xml:space="preserve">hal-04618321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on circularly polarized luminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Circularly Polarized Luminescence of Enantiopure Lanthanide Complexes at Variable Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Kinoa Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; Université de Poitiers; Région Nouvelle Aquitaine; Université de Bordeaux, Apr 2023, Talence, France</w:t>
+              <w:t xml:space="preserve">Chirality @the Nanoscale Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622583v1</w:t>
+                <w:t xml:space="preserve">hal-04741248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Lanthanide(III) Complexes for Thermometry</w:t>
               </w:r>
@@ -10526,103 +10526,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly Polarized Luminescence of Enantiopure Lanthanide Complexes at Variable Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées André Collet de la Chiralité (JACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Biarritz, France</w:t>
@@ -10871,90 +10871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-in-one lanthanide complex to overcome the two major bottlenecks in protein crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Basel, Switzerland. pp.s51-s52, </w:t>
@@ -11149,90 +11149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual Circularly Polarized Luminescence Applications of f-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chalaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11399,211 +11399,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Luminescence of Chiral Lanthanide Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination (JCC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Villeneuve d’Ascq, France. </w:t>
+              <w:t xml:space="preserve">Chemistry Summer School on f-Elements 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741228v1</w:t>
+                <w:t xml:space="preserve">hal-04741235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Luminescence of Chiral Lanthanide Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Summer School on f-Elements 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination (JCC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Villeneuve d’Ascq, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741235v1</w:t>
+                <w:t xml:space="preserve">hal-04741228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11621,51 +11621,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering crystal field splitting of lanthanide ions using magnetism, luminescence and ab-initio calculations: A friendly discussion between van Vleck and Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11830,64 +11830,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Sabea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021074275. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11922,90 +11922,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVEAUX MATERIAUX LUMINESCENTS RECYCLABLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Cristina Bologh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3081165. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12216,51 +12216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C833E04E"/>
+    <w:nsid w:val="922E1F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12447,51 +12447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-riobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6746-8132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145339173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212162962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358877473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8541-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tacconi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manvell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Lanza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#248;gni Weihe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01521" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantoula Maniaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; A Barrios" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc03994g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215558" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tufenkjian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03628" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; Barrios Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03940" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02375j" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456416v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2022.csq.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bloux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01193b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Riob&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06570F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d' Al&#233;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02903552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00354A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202002943" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02464277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Wijn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hennig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10020065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00556" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00726A" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176249v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Wagner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Shima" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719006381" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413092v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11318" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917162v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Bernhardsgr&#252;tter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian V&#246;geli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#241;a Socorro Cortina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-018-0153-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823476v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802172" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937271v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sund" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800557" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00110" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713501v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kishi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700893" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qi00174j" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734817v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718649115" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01449086v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;zsa Sz&#369;cs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Nyul&#225;szi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00715" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01450088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-0909" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riob&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc00317j" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speed" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00546b" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848473v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02951" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lassalle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00758B" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603460" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2VC2CNG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288259v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics3040554" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500203" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Seifert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ding" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027336" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus P. H. J. Schenning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Amabilino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26411k" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Danila" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Feldborg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puigmart&#237;-Luis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30789h" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114111v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Piron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20310J" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Wallis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja202211k" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2009.12.017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZGV8XP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosshans" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sidorenkova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berclaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001014f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FFRK8919-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114769v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902091h" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSMSSVH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390658v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Chas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sancho" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mingu&#237;llon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20692" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geoffroy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801851" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114770v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B822884A" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DT9CBWZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176881v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.07.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ3DK81W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192827v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividhyadevi Chandrasekaran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618321v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741248v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622592v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622583v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737680v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737676v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357918v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273316099216" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191914v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845037v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741228v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741235v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470338v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-riobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6746-8132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145339173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212162962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358877473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8541-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tacconi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manvell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Lanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#248;gni Weihe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantoula Maniaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; A Barrios" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc03994g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215558" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; Barrios Moreno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03940" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tufenkjian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03628" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456416v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2022.csq.06.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02375j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01193b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Riob&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06570F" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d' Al&#233;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02903552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00354A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202002943" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02464277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Wijn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hennig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10020065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00556" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00726A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11318" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Wagner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Shima" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719006381" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823476v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802172" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00110" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sund" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800557" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713501v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kishi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700893" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qi00174j" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734817v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian V&#246;geli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718649115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Bernhardsgr&#252;tter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#241;a Socorro Cortina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-018-0153-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riob&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc00317j" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02951" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feng" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00546b" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lassalle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00758B" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01450088v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;zsa Sz&#369;cs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-0909" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01449086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Nyul&#225;szi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00715" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603460" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2VC2CNG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288259v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics3040554" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500203" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Seifert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ding" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027336" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus P. H. J. Schenning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Amabilino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26411k" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Danila" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Feldborg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puigmart&#237;-Luis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30789h" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114111v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Piron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20310J" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Wallis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja202211k" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2009.12.017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZGV8XP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosshans" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sidorenkova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berclaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001014f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FFRK8919-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390658v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Chas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sancho" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mingu&#237;llon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20692" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114771v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geoffroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801851" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B822884A" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DT9CBWZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114769v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902091h" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSMSSVH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176881v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.07.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ3DK81W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192827v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividhyadevi Chandrasekaran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622592v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622583v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618321v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741248v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737680v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737676v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357918v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273316099216" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191914v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845037v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741235v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741228v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470338v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>