--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -396,1838 +396,1838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
+                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Loeza Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Fréroux</w:t>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (47), pp.22504-22516. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346782v1</w:t>
+                <w:t xml:space="preserve">hal-05162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties of Prolate Lanthanide Complexes: Synergy between Axial and Equatorial Ligands</w:t>
+                <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Tacconi</w:t>
+                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Manvell</w:t>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Lanza</w:t>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Høgni Weihe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maher Hojorat</w:t>
+                <w:t xml:space="preserve">Yoann Fréroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01521⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (47), pp.22504-22516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226783v1</w:t>
+                <w:t xml:space="preserve">hal-05346782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Properties of Prolate Lanthanide Complexes: Synergy between Axial and Equatorial Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Tacconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bridou</w:t>
+                <w:t xml:space="preserve">Anna Manvell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loeza Collobert</w:t>
+                <w:t xml:space="preserve">Arianna Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Høgni Weihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
+              <w:t xml:space="preserve">, 2025, 64 (33), pp.16781-16788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162444v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the experimental bandwidth on circularly polarized luminescence measurements of lanthanide complexes: the case of erbium(III)</w:t>
+                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Karen dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc04717b⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (20), pp.14573 - 14581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516623v1</w:t>
+                <w:t xml:space="preserve">hal-04609190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence activity in the near infrared spectral region of a water-soluble ytterbium( iii ) complex containing a conjugated chromophoric ligand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-dependent NIR-CPL spectra of chiral Yb(iii) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Maxime Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Ruggieri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NJ00550C⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15776-15783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP01286K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580931v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive photophysical and nonlinear spectroscopic study of thioanisolyl‐picolinate triazacyclononane lanthanide complexes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence of Lanthanide Complexes in Mesoporous Silica Matrices: A Textbook Example of Tris‐Dipicolinate Europium Complex Adsorbed in SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salauat R Kiraev</w:t>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Suleimanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Jouffrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300785⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202400091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500743v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical modifications of the crystallophore on protein nucleating properties and supramolecular interactions network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+                <w:t xml:space="preserve">Impact of the experimental bandwidth on circularly polarized luminescence measurements of lanthanide complexes: the case of erbium(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202400900⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.4253-4260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc04717b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630133v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy exchange between Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; centers within molecular complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Circularly polarized luminescence activity in the near infrared spectral region of a water-soluble ytterbium( iii ) complex containing a conjugated chromophoric ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aguilà</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roubeau</w:t>
+                <w:t xml:space="preserve">Silvia Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc03994g⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (21), pp.9627-9636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NJ00550C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782366v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence of Lanthanide Complexes in Mesoporous Silica Matrices: A Textbook Example of Tris‐Dipicolinate Europium Complex Adsorbed in SBA‐15</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive photophysical and nonlinear spectroscopic study of thioanisolyl‐picolinate triazacyclononane lanthanide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Balogh</w:t>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthias Jouffrieau</w:t>
+                <w:t xml:space="preserve">Salauat R Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202400091⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (14), pp.e202300785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628180v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of chemical modifications of the crystallophore on protein nucleating properties and supramolecular interactions network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Alsalman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen dos Santos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amandine Roux</w:t>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (38), pp.e202400900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609190v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent NIR-CPL spectra of chiral Yb(iii) complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Energy exchange between Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; centers within molecular complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diamantoula Maniaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leoní A Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aguilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Grasser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Olivier Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (21), pp.15776-15783. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (44), pp.18295 - 18302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CP01286K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sc03994g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594117v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized activity from two photon excitable europium and samarium chiral bioprobes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Circularly polarized luminescence in the one-dimensional assembly of binaphtyl-based Yb( iii ) single-molecule magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (12), pp.4188-4202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2TC05362D⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 11 (22), pp.7299-7310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc00858d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234653v1</w:t>
+                <w:t xml:space="preserve">hal-04127855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence in the one-dimensional assembly of binaphtyl-based Yb( iii ) single-molecule magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Argouarch</w:t>
+                <w:t xml:space="preserve">Circularly polarized activity from two photon excitable europium and samarium chiral bioprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (22), pp.7299-7310. </w:t>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.4188-4202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3tc00858d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2TC05362D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127855v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional Helicene-Based Ytterbium Coordination Polymer Displaying Circularly Polarized Luminescence, Slow Magnetic Relaxation and Room Temperature Magneto-Chiral Dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Dhbaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiet Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2272,1574 +2272,1574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributive Nd-to-Yb Energy Transfer within Pure [YbNdYb] Heterometallic Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leoní Barrios Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roubeau</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (7), pp.3106-3115. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36782-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501076v1</w:t>
+                <w:t xml:space="preserve">hal-04036730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ytterbium(III) Complex with Photochromic Ruthenium(II) Acetylide Ligand: All Visible Light Photoswitching of NIR Luminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributive Nd-to-Yb Energy Transfer within Pure [YbNdYb] Heterometallic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diamantoula Maniaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pramila Selvanathan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Leoní Barrios Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aguilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03628⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 62 (7), pp.3106-3115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971589v1</w:t>
+                <w:t xml:space="preserve">hal-04501076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Ytterbium(III) Complex with Photochromic Ruthenium(II) Acetylide Ligand: All Visible Light Photoswitching of NIR Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramila Selvanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tufenkjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.1065. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36782-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036730v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence of Eu(III) complexes with chiral 1,1′‐bi‐2‐naphtol‐derived bisphosphate ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of the magnetic and photophysical properties in 3d-4f and 4f-4f’ heterobimetallic complexes involving a tetrathiafulvalene-based ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiet Douib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.23392⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt02375j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456416v2</w:t>
+                <w:t xml:space="preserve">hal-03828868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photophysical properties of 1,1,4,4-tetracyanobutadienes derived from ynamides bearing fluorophores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Circularly polarized luminescence of Eu(III) complexes with chiral 1,1′‐bi‐2‐naphtol‐derived bisphosphate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Dhbaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200025⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.34-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.23392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594136v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent and Sublimable Binaphthyl-Based Field-Induced Lanthanide Single-Molecule Magnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+                <w:t xml:space="preserve">Synthesis and photophysical properties of 1,1,4,4-tetracyanobutadienes derived from ynamides bearing fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+                <w:t xml:space="preserve">Maxime Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cordier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Lalli</w:t>
+                <w:t xml:space="preserve">Hugo Bloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Squared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28954/2022.csq.06.001⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798035v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+                <w:t xml:space="preserve">Luminescent and Sublimable Binaphthyl-Based Field-Induced Lanthanide Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Salaam</w:t>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony D’aléo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
+                <w:t xml:space="preserve">Claudia Lalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry Squared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28954/2022.csq.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812729v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the magnetic and photophysical properties in 3d-4f and 4f-4f’ heterobimetallic complexes involving a tetrathiafulvalene-based ligand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haiet Douib</w:t>
+                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
+                <w:t xml:space="preserve">Jeremy Salaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Speed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 475</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828868v1</w:t>
+                <w:t xml:space="preserve">hal-03812729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Solid-state: Versus solution investigation of a luminescent chiral BINOL-derived bisphosphate single-molecule magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Placide</w:t>
+                <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.947-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0qi01192d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010906v1</w:t>
+                <w:t xml:space="preserve">hal-03164556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent dysprosium single-molecule magnets made from designed chiral BINOL-derived bisphosphate ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.A. Mattei</w:t>
+                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montigaud</w:t>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dorcet</w:t>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Argouarch</w:t>
+                <w:t xml:space="preserve">Virginie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.963-976. </w:t>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0qi01193b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164119v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state: Versus solution investigation of a luminescent chiral BINOL-derived bisphosphate single-molecule magnet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Luminescent dysprosium single-molecule magnets made from designed chiral BINOL-derived bisphosphate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Dorcet</w:t>
+                <w:t xml:space="preserve">G. Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.947-962. </w:t>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.963-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0qi01192d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0qi01193b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164556v1</w:t>
+                <w:t xml:space="preserve">hal-03164119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing The Dynamic Association Between A Tris-Dipicolinate Lanthanide Complex And A Decapeptide: A Combined Paramagnetic NMR And Molecular Dynamics Exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Szczepaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (19), pp.11224-11232. </w:t>
@@ -3877,103 +3877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State Near-Infrared Circularly Polarized Luminescence from Chiral YbIII-Single-Molecule Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (26), pp.7362-7366. </w:t>
@@ -4024,51 +4024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the excited state properties of [2.2]paracyclophane-based antennas to ensure efficient sensitization of lanthanide ions or singlet oxygen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiqi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,51 +4171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Alsalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4305,77 +4305,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Sabea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (16), pp.2979-2989. </w:t>
@@ -4407,511 +4407,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Photomodulation of Visible Eu(III) and Invisible Yb(III) Luminescences using DTE Photochromic Ligands for Optical Encryption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Curton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202002943⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.1036-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886431v1</w:t>
+                <w:t xml:space="preserve">hal-02533027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Production of High Diffraction-Quality Crystals of Two Enzymes in Real Time Using In Situ Dynamic Light Scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oliver Hennig</w:t>
+                <w:t xml:space="preserve">Efficient Photomodulation of Visible Eu(III) and Invisible Yb(III) Luminescences using DTE Photochromic Ligands for Optical Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst10020065⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (30), pp.2002943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202002943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464277v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the Production of High Diffraction-Quality Crystals of Two Enzymes in Real Time Using In Situ Dynamic Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël de Wijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Mendy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Curton</w:t>
+                <w:t xml:space="preserve">Oliver Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (10), pp.1036-1043. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst10020065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533027v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence-Driven Electronic Structure Determination in a Textbook Dimeric Dy(III)-based Single Molecule Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Guettas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (19), pp.4389-4395. </w:t>
@@ -4949,77 +4949,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox-Modulations of Photophysical and Single-molecule Magnet Properties in Ytterbium Complexes Involving Extended-TTF Triads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,103 +5083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Crystallophore Nucleating Properties: Setting Up a Database for Statistical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Alsalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (8), pp.5322-5329. </w:t>
@@ -5211,2776 +5211,2776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing under-barrier phenomena in a Yb( iii ) SMM: a joint luminescence/neutron diffraction/SQUID study</w:t>
+                <w:t xml:space="preserve">Helicenic Complexes of Lanthanides: Influence of the f-Element on the Intersystem Crossing Efficiency and Competition between Luminescence and Oxygen Sensitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Jiangkun Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidal Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI00726A⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201800922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357834v1</w:t>
+                <w:t xml:space="preserve">hal-01988040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Light and Redox Control of NIR Luminescence with Complementary Photochromic and Organometallic Antennae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Evidencing under-barrier phenomena in a Yb( iii ) SMM: a joint luminescence/neutron diffraction/SQUID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b11318⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (11), pp.3152-3157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9QI00726A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413092v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein crystal structure determination with the crystallophore, a nucleating and phasing agent</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Breyton</w:t>
+                <w:t xml:space="preserve">Samantha Brown-Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seigo Shima</w:t>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Quatela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719006381⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (12), pp.7730-7745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176249v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+                <w:t xml:space="preserve">Dual Light and Redox Control of NIR Luminescence with Complementary Photochromic and Organometallic Antennae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Gimeno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessia Quatela</w:t>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (51), pp.20026-20030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b11318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351535v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicenic Complexes of Lanthanides: Influence of the f-Element on the Intersystem Crossing Efficiency and Competition between Luminescence and Oxygen Sensitization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein crystal structure determination with the crystallophore, a nucleating and phasing agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Galland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangkun Ouyang</w:t>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidal Saleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Seigo Shima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (1), pp.118-125. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (4), pp.722-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201800922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719006381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988040v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Binding Modes of the Crystallophore, a Terbium-based Nucleating and Phasing Molecular Agent for Protein Crystallography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">The multicatalytic compartment of propionyl-CoA synthase sequesters a toxic metabolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria Bernhardsgrütter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Vögeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Breyton</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niña Socorro Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201802172⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1127-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-018-0153-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823476v1</w:t>
+                <w:t xml:space="preserve">hal-01917162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to “Terbium(iii) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Polyanionic Polydentate Europium Complexes as Ultrabright One- or Two-photon Bioprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Sund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (23), pp.3318-3324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201800557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b00110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02089243v1</w:t>
+                <w:t xml:space="preserve">hal-01937271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyanionic Polydentate Europium Complexes as Ultrabright One- or Two-photon Bioprobes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
+                <w:t xml:space="preserve">Correction to “Terbium(iii) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexei Grichine</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201800557⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (25), pp.8048-8048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937271v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and Single-Molecule-Magnet Behaviour in Lanthanide Coordination Complexes Involving Benzothiazole-Based Tetrathiafulvalene Ligands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Unveiling the Binding Modes of the Crystallophore, a Terbium-based Nucleating and Phasing Molecular Agent for Protein Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Lefeuvre</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (39), pp.9739-9746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713501v1</w:t>
+                <w:t xml:space="preserve">hal-01823476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching an old molecule new tricks Evidence and rationalisation of the slow magnetisation dynamics in [DyTp2Acac]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Luminescence and Single-Molecule-Magnet Behaviour in Lanthanide Coordination Complexes Involving Benzothiazole-Based Tetrathiafulvalene Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3), pp.458-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8qi00174j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01835016v1</w:t>
+                <w:t xml:space="preserve">hal-01713501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal acetoacetyl-CoA thiolase/HMG-CoA synthase complex channels the intermediate via a fused CoA-binding site</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Girard</w:t>
+                <w:t xml:space="preserve">Teaching an old molecule new tricks Evidence and rationalisation of the slow magnetisation dynamics in [DyTp2Acac]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1718649115⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.1346-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8qi00174j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734817v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multicatalytic compartment of propionyl-CoA synthase sequesters a toxic metabolite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Archaeal acetoacetyl-CoA thiolase/HMG-CoA synthase complex channels the intermediate via a fused CoA-binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Vögeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominik Peter</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niña Socorro Cortina</w:t>
+                <w:t xml:space="preserve">Eric Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14, pp.1127-1132. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (13), pp.3380-3385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-018-0153-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1718649115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917162v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopically enriched polymorphs of dysprosium single molecule magnets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Lefeuvre</w:t>
+                <w:t xml:space="preserve">Coordination Complexes of P-Containing Polycyclic Aromatic Hydrocarbons: Optical Properties and Solid-State Supramolecular Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Riobé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Rózsa Szűcs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Nyulászi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cc00317j⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (14), pp.2502-2511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501267v1</w:t>
+                <w:t xml:space="preserve">hal-01449086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical and Magnetic Properties in Complexes Containing 3d/4f Elements and Chiral Phenanthroline-Based Helicate-Like Ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+                <w:t xml:space="preserve">Strategies toward phosphorus-containing PAHs and the effect of P-substitution on the electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rózsa Szűcs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601501⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (3), pp.341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2016-0909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532160v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terbium(III) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Lanthanide complexes involving multichelating TTF-based ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fernandez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b02951⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.604--617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6qi00546b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848473v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes involving multichelating TTF-based ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+                <w:t xml:space="preserve">Two-Color Three-State Luminescent Lanthanide Core-Shell Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina M. Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6qi00546b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (8), pp.1784 - 1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201605728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532163v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Color Three-State Luminescent Lanthanide Core-Shell Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Viriot</w:t>
+                <w:t xml:space="preserve">Photophysical and Magnetic Properties in Complexes Containing 3d/4f Elements and Chiral Phenanthroline-Based Helicate-Like Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201605728⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (4), pp.2100--2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526107v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallophore: a versatile lanthanide complex for protein crystallography combining nucleating effects, phasing properties, and luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+                <w:t xml:space="preserve">Terbium(III) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SC00758B⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (23), pp.7693 - 7696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b02951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887682v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies toward phosphorus-containing PAHs and the effect of P-substitution on the electronic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
+                <w:t xml:space="preserve">Isotopically enriched polymorphs of dysprosium single molecule magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pac-2016-0909⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (25), pp.3575-3578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc00317j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450088v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Complexes of P-Containing Polycyclic Aromatic Hydrocarbons: Optical Properties and Solid-State Supramolecular Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallophore: a versatile lanthanide complex for protein crystallography combining nucleating effects, phasing properties, and luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lescop</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Réau</w:t>
+                <w:t xml:space="preserve">Louise Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Nyulászi</w:t>
+                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (14), pp.2502-2511. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (9), pp.5909 - 5917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7SC00758B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449086v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramagnetic DOSY: An Accurate Tool for the Analysis of the Supramolecular Interactions between Lanthanide Complexes and Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8033,295 +8033,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and Photo-Physical Properties of Lanthanide Dinuclear Complexes Involving the 4,5-Bis(2-Pyridyl-N-Oxidemethylthio)-4′,5′-Dicarboxylic Acid-Tetrathiafulvalene-, Dimethyl Ester Ligand</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Electronic Properties and WOLED Devices of Planar Phosphorus-Containing Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rózsa Szűcs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics3040554⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (17), pp.6547-6556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288259v1</w:t>
+                <w:t xml:space="preserve">hal-01130313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Electronic Properties and WOLED Devices of Planar Phosphorus-Containing Polycyclic Aromatic Hydrocarbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic and Photo-Physical Properties of Lanthanide Dinuclear Complexes Involving the 4,5-Bis(2-Pyridyl-N-Oxidemethylthio)-4′,5′-Dicarboxylic Acid-Tetrathiafulvalene-, Dimethyl Ester Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geffroy</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (17), pp.6547-6556. </w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (4), pp.554-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201500203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/inorganics3040554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130313v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-1,3,5-triazines as (Multi)Donor–Acceptor Systems with Tunable Charge Transfer: Structural, Photophysical, and Theoretical Investigations</w:t>
               </w:r>
@@ -8435,533 +8435,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive detection of enantiomeric excess in different acids through chiral induction in an oligo(p-phenylenevinylene) aggregate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twists and turns in the hierarchical self-assembly pathways of a non-amphiphilic chiral supramolecular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertus P. H. J. Schenning</w:t>
+                <w:t xml:space="preserve">Ion Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David B. Amabilino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Feldborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Puigmartí-Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ob26411k⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (38), pp.4552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc30789h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114109v1</w:t>
+                <w:t xml:space="preserve">hal-01945323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twists and turns in the hierarchical self-assembly pathways of a non-amphiphilic chiral supramolecular material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Escudero</w:t>
+                <w:t xml:space="preserve">Sensitive detection of enantiomeric excess in different acids through chiral induction in an oligo(p-phenylenevinylene) aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Feldborg</w:t>
+                <w:t xml:space="preserve">Albertus P. H. J. Schenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Puigmartí-Luis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David B. Amabilino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (38), pp.4552. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (46), pp.9152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc30789h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2ob26411k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945323v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical cation salts of BEDT-TTF, enantiopure tetramethyl-BEDT-TTF, and TTF-Oxazoline (TTF-Ox) donors with the homoleptic TRISPHAT anion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Chiral Expression from the Nano- to Mesoscale in Synthetic Supramolecular Helical Fibers of a Nonamphiphilic C3-Symmetrical π-Functional Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Puigmartí-Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Réthoré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos J. Gómez-García</w:t>
+                <w:t xml:space="preserve">John D. Wallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1NJ20310J⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (21), pp.8344-8353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja202211k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114111v1</w:t>
+                <w:t xml:space="preserve">hal-01114242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Chiral Expression from the Nano- to Mesoscale in Synthetic Supramolecular Helical Fibers of a Nonamphiphilic C3-Symmetrical π-Functional Molecule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radical cation salts of BEDT-TTF, enantiopure tetramethyl-BEDT-TTF, and TTF-Oxazoline (TTF-Ox) donors with the homoleptic TRISPHAT anion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josep Puigmartí-Luis</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin M. Madalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D. Wallis</w:t>
+                <w:t xml:space="preserve">Carlos J. Gómez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (21), pp.8344-8353. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (10), pp.2279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja202211k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C1NJ20310J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114242v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactive oxazoline ligands</w:t>
               </w:r>
@@ -9190,173 +9190,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective monosulfoxidation of tetrathiafulvalenes into chiral TTF-sulfoxides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C2-symmetric chiral tetrathiafulvalene-bis(oxazolines) (TTF-BOX): new precursors for organic materials and electroactive metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Minguíllon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.20692⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.3753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b902091h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390658v1</w:t>
+                <w:t xml:space="preserve">hal-01114769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono- and Bis(tetrathiafulvalene)-1,3,5-Triazines as Covalently Linked Donor-Acceptor Systems: Structural, Spectroscopic, and Theoretical Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9365,391 +9338,418 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Sidorenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (2), pp.380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200801851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular electroactive organogel and conducting nanofibers with C3-symmetrical architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Danila</w:t>
+                <w:t xml:space="preserve">Selective monosulfoxidation of tetrathiafulvalenes into chiral TTF-sulfoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Chas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josep Puigmartí-Luis</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Pérez del Pino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Minguíllon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Avarvari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (26), pp.4495. </w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (9), pp.818 - 825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B822884A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chir.20692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01114770v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C2-symmetric chiral tetrathiafulvalene-bis(oxazolines) (TTF-BOX): new precursors for organic materials and electroactive metal complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular electroactive organogel and conducting nanofibers with C3-symmetrical architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Puigmartí-Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Pérez del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25, pp.3753. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (26), pp.4495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b902091h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B822884A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114769v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-oxazoline ligands in the iridium catalyzed enantioselective hydrogenation of arylimines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10002,476 +10002,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanides Circularly Polarised Luminescence: Influence of temperature on the dissymmetry factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The mischievous properties of Ln(III) complexes: switching the luminescence for unexpected reasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on F elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg; CNRS, Aug 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GdR PhotoElectroStimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; CNRS, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622592v1</w:t>
+                <w:t xml:space="preserve">hal-04618321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on circularly polarized luminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Circularly Polarized Luminescence of Enantiopure Lanthanide Complexes at Variable Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Kinoa Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; Université de Poitiers; Région Nouvelle Aquitaine; Université de Bordeaux, Apr 2023, Talence, France</w:t>
+              <w:t xml:space="preserve">Chirality @the Nanoscale Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622583v1</w:t>
+                <w:t xml:space="preserve">hal-04741248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mischievous properties of Ln(III) complexes: switching the luminescence for unexpected reasons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Lanthanides Circularly Polarised Luminescence: Influence of temperature on the dissymmetry factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GdR PhotoElectroStimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes; CNRS, Nov 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on F elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg; CNRS, Aug 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618321v1</w:t>
+                <w:t xml:space="preserve">hal-04622592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Luminescence of Enantiopure Lanthanide Complexes at Variable Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature on circularly polarized luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality @the Nanoscale Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">2nd Kinoa Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Université de Poitiers; Région Nouvelle Aquitaine; Université de Bordeaux, Apr 2023, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741248v1</w:t>
+                <w:t xml:space="preserve">hal-04622583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Lanthanide(III) Complexes for Thermometry</w:t>
               </w:r>
@@ -10526,103 +10526,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly Polarized Luminescence of Enantiopure Lanthanide Complexes at Variable Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées André Collet de la Chiralité (JACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Biarritz, France</w:t>
@@ -10871,90 +10871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-in-one lanthanide complex to overcome the two major bottlenecks in protein crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Basel, Switzerland. pp.s51-s52, </w:t>
@@ -11149,90 +11149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual Circularly Polarized Luminescence Applications of f-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chalaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11399,211 +11399,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Luminescence of Chiral Lanthanide Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Summer School on f-Elements 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination (JCC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Villeneuve d’Ascq, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741235v1</w:t>
+                <w:t xml:space="preserve">hal-04741228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Luminescence of Chiral Lanthanide Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination (JCC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Villeneuve d’Ascq, France. </w:t>
+              <w:t xml:space="preserve">Chemistry Summer School on f-Elements 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741228v1</w:t>
+                <w:t xml:space="preserve">hal-04741235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11830,64 +11830,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Sabea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021074275. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11922,90 +11922,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVEAUX MATERIAUX LUMINESCENTS RECYCLABLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Cristina Bologh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3081165. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12216,51 +12216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="922E1F61"/>
+    <w:nsid w:val="F1094BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12447,51 +12447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-riobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6746-8132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145339173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212162962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358877473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8541-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tacconi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manvell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Lanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#248;gni Weihe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantoula Maniaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; A Barrios" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc03994g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215558" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; Barrios Moreno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03940" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tufenkjian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03628" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456416v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2022.csq.06.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02375j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01193b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Riob&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06570F" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d' Al&#233;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02903552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00354A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886431v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202002943" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02464277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Wijn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hennig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10020065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00556" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00726A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11318" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Wagner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Shima" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719006381" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823476v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802172" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00110" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sund" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800557" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713501v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kishi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700893" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qi00174j" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734817v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian V&#246;geli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718649115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Bernhardsgr&#252;tter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#241;a Socorro Cortina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-018-0153-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riob&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc00317j" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02951" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feng" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00546b" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lassalle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00758B" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01450088v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;zsa Sz&#369;cs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-0909" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01449086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Nyul&#225;szi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00715" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603460" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2VC2CNG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288259v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics3040554" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500203" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Seifert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ding" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027336" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus P. H. J. Schenning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Amabilino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26411k" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Danila" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Feldborg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puigmart&#237;-Luis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30789h" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114111v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Piron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20310J" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Wallis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja202211k" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2009.12.017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZGV8XP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosshans" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sidorenkova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berclaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001014f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FFRK8919-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390658v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Chas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sancho" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mingu&#237;llon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20692" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114771v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geoffroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801851" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B822884A" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DT9CBWZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114769v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902091h" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSMSSVH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176881v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.07.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ3DK81W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192827v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividhyadevi Chandrasekaran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622592v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622583v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618321v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741248v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737680v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737676v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357918v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273316099216" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191914v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845037v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741235v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741228v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470338v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-riobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6746-8132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145339173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212162962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358877473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8541-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tacconi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manvell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Lanza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#248;gni Weihe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01521" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantoula Maniaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; A Barrios" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc03994g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215558" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; Barrios Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03940" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tufenkjian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02375j" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456416v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bloux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2022.csq.06.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01193b" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Riob&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06570F" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d' Al&#233;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02903552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00354A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202002943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02464277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Wijn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rollet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hennig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10020065" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00556" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00726A" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413092v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11318" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Wagner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Shima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719006381" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917162v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Bernhardsgr&#252;tter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian V&#246;geli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#241;a Socorro Cortina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-018-0153-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sund" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800557" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823476v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802172" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713501v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kishi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700893" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qi00174j" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734817v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718649115" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01449086v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;zsa Sz&#369;cs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Nyul&#225;szi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00715" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01450088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-0909" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00546b" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848473v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02951" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501267v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riob&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc00317j" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lassalle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00758B" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603460" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2VC2CNG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500203" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics3040554" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Seifert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ding" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027336" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Danila" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Feldborg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puigmart&#237;-Luis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30789h" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114109v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus P. H. J. Schenning" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Amabilino" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26411k" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114242v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Piron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Wallis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja202211k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114111v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20310J" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2009.12.017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZGV8XP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosshans" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sidorenkova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berclaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001014f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FFRK8919-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114769v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902091h" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSMSSVH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114771v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geoffroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801851" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390658v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Chas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sancho" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mingu&#237;llon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20692" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114770v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B822884A" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DT9CBWZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176881v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.07.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ3DK81W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192827v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividhyadevi Chandrasekaran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618321v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741248v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622592v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622583v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737680v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737676v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357918v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273316099216" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191914v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845037v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741228v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741235v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470338v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>