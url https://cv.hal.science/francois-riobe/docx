--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -396,1501 +396,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
+                <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bridou</w:t>
+                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loeza Collobert</w:t>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Hojorat</w:t>
+                <w:t xml:space="preserve">Yoann Fréroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (47), pp.22504-22516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162444v1</w:t>
+                <w:t xml:space="preserve">hal-05346782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From erbium(iii) to samarium(iii): generalized photomodulation of NIR to red lanthanide luminescence with a DTE ligand and its versatile role in the quenching processes</w:t>
+                <w:t xml:space="preserve">Magnetic Properties of Prolate Lanthanide Complexes: Synergy between Axial and Equatorial Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Anh Phan</w:t>
+                <w:t xml:space="preserve">Leonardo Tacconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+                <w:t xml:space="preserve">Anna Manvell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galangau</w:t>
+                <w:t xml:space="preserve">Arianna Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Fréroux</w:t>
+                <w:t xml:space="preserve">Høgni Weihe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5sc07174g⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (33), pp.16781-16788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346782v1</w:t>
+                <w:t xml:space="preserve">hal-05226783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties of Prolate Lanthanide Complexes: Synergy between Axial and Equatorial Ligands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring photophysical properties and sensitivity to oxygen in anisolyl-picolinate antenna conjugated to azamacrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Manvell</w:t>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Lanza</w:t>
+                <w:t xml:space="preserve">Loeza Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Høgni Weihe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salauat Kiraev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64 (33), pp.16781-16788. </w:t>
+              <w:t xml:space="preserve">, 2025, 64 (27), pp.13635-13646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226783v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
+                <w:t xml:space="preserve">Impact of the experimental bandwidth on circularly polarized luminescence measurements of lanthanide complexes: the case of erbium(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen dos Santos</w:t>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Gillet</w:t>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Roux</w:t>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.4253-4260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc04717b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609190v1</w:t>
+                <w:t xml:space="preserve">hal-04516623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent NIR-CPL spectra of chiral Yb(iii) complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Circularly polarized luminescence activity in the near infrared spectral region of a water-soluble ytterbium( iii ) complex containing a conjugated chromophoric ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Baguenard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Silvia Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP01286K⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (21), pp.9627-9636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NJ00550C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594117v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence of Lanthanide Complexes in Mesoporous Silica Matrices: A Textbook Example of Tris‐Dipicolinate Europium Complex Adsorbed in SBA‐15</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive photophysical and nonlinear spectroscopic study of thioanisolyl‐picolinate triazacyclononane lanthanide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Balogh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthias Jouffrieau</w:t>
+                <w:t xml:space="preserve">Salauat R Kiraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202400091⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (14), pp.e202300785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628180v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the experimental bandwidth on circularly polarized luminescence measurements of lanthanide complexes: the case of erbium(III)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Influence of chemical modifications of the crystallophore on protein nucleating properties and supramolecular interactions network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Alsalman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc04717b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (38), pp.e202400900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516623v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence activity in the near infrared spectral region of a water-soluble ytterbium( iii ) complex containing a conjugated chromophoric ligand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy exchange between Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; centers within molecular complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diamantoula Maniaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mizzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Leoní A Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Ruggieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">David Aguilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NJ00550C⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (44), pp.18295 - 18302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc03994g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580931v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive photophysical and nonlinear spectroscopic study of thioanisolyl‐picolinate triazacyclononane lanthanide complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maher Hojorat</w:t>
+                <w:t xml:space="preserve">Temperature-dependent NIR-CPL spectra of chiral Yb(iii) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Micouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salauat R Kiraev</w:t>
+                <w:t xml:space="preserve">Maxime Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300785⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15776-15783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP01286K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500743v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical modifications of the crystallophore on protein nucleating properties and supramolecular interactions network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Roux</w:t>
+                <w:t xml:space="preserve">Luminescence of Lanthanide Complexes in Mesoporous Silica Matrices: A Textbook Example of Tris‐Dipicolinate Europium Complex Adsorbed in SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaynab Alsalman</w:t>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Jiang</w:t>
+                <w:t xml:space="preserve">Iurii Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Anaïs Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+                <w:t xml:space="preserve">Matthias Jouffrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (38), pp.e202400900. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202400900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202400091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630133v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy exchange between Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; centers within molecular complexes</w:t>
+                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamantoula Maniaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annika Sickinger</w:t>
+                <w:t xml:space="preserve">Karen dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leoní A Barrios</w:t>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aguilà</w:t>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roubeau</w:t>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (44), pp.18295 - 18302. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (20), pp.14573 - 14581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sc03994g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782366v1</w:t>
+                <w:t xml:space="preserve">hal-04609190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarized luminescence in the one-dimensional assembly of binaphtyl-based Yb( iii ) single-molecule magnets</w:t>
               </w:r>
@@ -2010,103 +2010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarized activity from two photon excitable europium and samarium chiral bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (12), pp.4188-4202. </w:t>
@@ -2157,51 +2157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional Helicene-Based Ytterbium Coordination Polymer Displaying Circularly Polarized Luminescence, Slow Magnetic Relaxation and Room Temperature Magneto-Chiral Dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Dhbaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiet Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2278,77 +2278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental analysis of circularly polarized luminescence spectrophotometers for artifact-free measurements using a single CCD camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,103 +2412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributive Nd-to-Yb Energy Transfer within Pure [YbNdYb] Heterometallic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamantoula Maniaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leoní Barrios Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aguilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (7), pp.3106-3115. </w:t>
@@ -2572,51 +2572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramila Selvanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tufenkjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2674,1133 +2674,1133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the magnetic and photophysical properties in 3d-4f and 4f-4f’ heterobimetallic complexes involving a tetrathiafulvalene-based ligand</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Montigaud</w:t>
+                <w:t xml:space="preserve">Circularly polarized luminescence of Eu(III) complexes with chiral 1,1′‐bi‐2‐naphtol‐derived bisphosphate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Dhbaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt02375j⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.34-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.23392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828868v1</w:t>
+                <w:t xml:space="preserve">hal-03456416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarized luminescence of Eu(III) complexes with chiral 1,1′‐bi‐2‐naphtol‐derived bisphosphate ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Argouarch</w:t>
+                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Salaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 475</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456416v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photophysical properties of 1,1,4,4-tetracyanobutadienes derived from ynamides bearing fluorophores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescent and Sublimable Binaphthyl-Based Field-Induced Lanthanide Single-Molecule Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Philippe</w:t>
+                <w:t xml:space="preserve">Thomas Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Claudia Lalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200025⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Squared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28954/2022.csq.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594136v1</w:t>
+                <w:t xml:space="preserve">hal-03798035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent and Sublimable Binaphthyl-Based Field-Induced Lanthanide Single-Molecule Magnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
+                <w:t xml:space="preserve">Synthesis and photophysical properties of 1,1,4,4-tetracyanobutadienes derived from ynamides bearing fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Maxime Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Lalli</w:t>
+                <w:t xml:space="preserve">Hugo Bloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Squared</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.1. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.28954/2022.csq.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798035v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+                <w:t xml:space="preserve">Modulation of the magnetic and photophysical properties in 3d-4f and 4f-4f’ heterobimetallic complexes involving a tetrathiafulvalene-based ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiet Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Salaam</w:t>
+                <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony D’aléo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
+                <w:t xml:space="preserve">Saskia Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt02375j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812729v1</w:t>
+                <w:t xml:space="preserve">hal-03828868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state: Versus solution investigation of a luminescent chiral BINOL-derived bisphosphate single-molecule magnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Mattei</w:t>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Dorcet</w:t>
+                <w:t xml:space="preserve">Virginie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.947-962. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0qi01192d⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164556v1</w:t>
+                <w:t xml:space="preserve">hal-03010906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence, chiroptical, magnetic and ab initio crystal-field characterizations of an enantiopure helicoidal Yb( iii ) complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+                <w:t xml:space="preserve">Luminescent dysprosium single-molecule magnets made from designed chiral BINOL-derived bisphosphate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+                <w:t xml:space="preserve">V. Montigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Placide</w:t>
+                <w:t xml:space="preserve">G. Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.914-926. </w:t>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.963-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QI01194K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0qi01193b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010906v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent dysprosium single-molecule magnets made from designed chiral BINOL-derived bisphosphate ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Solid-state: Versus solution investigation of a luminescent chiral BINOL-derived bisphosphate single-molecule magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.963-976. </w:t>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.947-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0qi01193b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0qi01192d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164119v1</w:t>
+                <w:t xml:space="preserve">hal-03164556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing The Dynamic Association Between A Tris-Dipicolinate Lanthanide Complex And A Decapeptide: A Combined Paramagnetic NMR And Molecular Dynamics Exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Szczepaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3903,64 +3903,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Andrea Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4024,51 +4024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the excited state properties of [2.2]paracyclophane-based antennas to ensure efficient sensitization of lanthanide ions or singlet oxygen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiqi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,51 +4171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Alsalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4305,51 +4305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Sabea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4426,77 +4426,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Curton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4541,338 +4541,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Photomodulation of Visible Eu(III) and Invisible Yb(III) Luminescences using DTE Photochromic Ligands for Optical Encryption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Monitoring the Production of High Diffraction-Quality Crystals of Two Enzymes in Real Time Using In Situ Dynamic Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël de Wijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202002943⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst10020065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886431v1</w:t>
+                <w:t xml:space="preserve">hal-02464277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Production of High Diffraction-Quality Crystals of Two Enzymes in Real Time Using In Situ Dynamic Light Scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oliver Hennig</w:t>
+                <w:t xml:space="preserve">Efficient Photomodulation of Visible Eu(III) and Invisible Yb(III) Luminescences using DTE Photochromic Ligands for Optical Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.65. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (30), pp.2002943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst10020065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202002943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464277v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence-Driven Electronic Structure Determination in a Textbook Dimeric Dy(III)-based Single Molecule Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Guettas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,64 +4949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox-Modulations of Photophysical and Single-molecule Magnet Properties in Ytterbium Complexes Involving Extended-TTF Triads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Flores Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,103 +5083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Crystallophore Nucleating Properties: Setting Up a Database for Statistical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Alsalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (8), pp.5322-5329. </w:t>
@@ -5211,2737 +5211,2737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicenic Complexes of Lanthanides: Influence of the f-Element on the Intersystem Crossing Efficiency and Competition between Luminescence and Oxygen Sensitization</w:t>
+                <w:t xml:space="preserve">Evidencing under-barrier phenomena in a Yb( iii ) SMM: a joint luminescence/neutron diffraction/SQUID study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Galland</w:t>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201800922⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (11), pp.3152-3157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9QI00726A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988040v1</w:t>
+                <w:t xml:space="preserve">hal-02357834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing under-barrier phenomena in a Yb( iii ) SMM: a joint luminescence/neutron diffraction/SQUID study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brown-Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Quatela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI00726A⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (12), pp.7730-7745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357834v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing Effects of Halogen Substitution on the Photophysical Properties of 2,9-(Bis)halo-Substituted Phenanthrolinecopper(I) Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Fumanal</w:t>
+                <w:t xml:space="preserve">Dual Light and Redox Control of NIR Luminescence with Complementary Photochromic and Organometallic Antennae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Sabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessia Quatela</w:t>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00042⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (51), pp.20026-20030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b11318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351535v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Light and Redox Control of NIR Luminescence with Complementary Photochromic and Organometallic Antennae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galangau</w:t>
+                <w:t xml:space="preserve">Protein crystal structure determination with the crystallophore, a nucleating and phasing agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seigo Shima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b11318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (4), pp.722-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719006381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413092v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein crystal structure determination with the crystallophore, a nucleating and phasing agent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helicenic Complexes of Lanthanides: Influence of the f-Element on the Intersystem Crossing Efficiency and Competition between Luminescence and Oxygen Sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Santoni</w:t>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Breyton</w:t>
+                <w:t xml:space="preserve">Jiangkun Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seigo Shima</w:t>
+                <w:t xml:space="preserve">Nidal Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (4), pp.722-731. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576719006381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201800922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176249v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multicatalytic compartment of propionyl-CoA synthase sequesters a toxic metabolite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Unveiling the Binding Modes of the Crystallophore, a Terbium-based Nucleating and Phasing Molecular Agent for Protein Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Niña Socorro Cortina</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41589-018-0153-x⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (39), pp.9739-9746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917162v1</w:t>
+                <w:t xml:space="preserve">hal-01823476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyanionic Polydentate Europium Complexes as Ultrabright One- or Two-photon Bioprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Sund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (23), pp.3318-3324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201800557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to “Terbium(iii) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (25), pp.8048-8048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.8b00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Binding Modes of the Crystallophore, a Terbium-based Nucleating and Phasing Molecular Agent for Protein Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+                <w:t xml:space="preserve">Luminescence and Single-Molecule-Magnet Behaviour in Lanthanide Coordination Complexes Involving Benzothiazole-Based Tetrathiafulvalene Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Breyton</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201802172⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3), pp.458-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823476v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and Single-Molecule-Magnet Behaviour in Lanthanide Coordination Complexes Involving Benzothiazole-Based Tetrathiafulvalene Ligands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Teaching an old molecule new tricks Evidence and rationalisation of the slow magnetisation dynamics in [DyTp2Acac]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Lefeuvre</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700893⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.1346-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8qi00174j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713501v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching an old molecule new tricks Evidence and rationalisation of the slow magnetisation dynamics in [DyTp2Acac]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guégan</w:t>
+                <w:t xml:space="preserve">Archaeal acetoacetyl-CoA thiolase/HMG-CoA synthase complex channels the intermediate via a fused CoA-binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Vögeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8qi00174j⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (13), pp.3380-3385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1718649115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835016v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal acetoacetyl-CoA thiolase/HMG-CoA synthase complex channels the intermediate via a fused CoA-binding site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">The multicatalytic compartment of propionyl-CoA synthase sequesters a toxic metabolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria Bernhardsgrütter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Vögeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Niña Socorro Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (13), pp.3380-3385. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1127-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1718649115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-018-0153-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734817v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Complexes of P-Containing Polycyclic Aromatic Hydrocarbons: Optical Properties and Solid-State Supramolecular Assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanide complexes involving multichelating TTF-based ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rózsa Szűcs</w:t>
+                <w:t xml:space="preserve">S. Speed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lescop</w:t>
+                <w:t xml:space="preserve">M. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Réau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">László Nyulászi</w:t>
+                <w:t xml:space="preserve">G. Fernandez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00715⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.604--617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6qi00546b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449086v1</w:t>
+                <w:t xml:space="preserve">hal-01532163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies toward phosphorus-containing PAHs and the effect of P-substitution on the electronic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Two-Color Three-State Luminescent Lanthanide Core-Shell Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina M. Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Escande</w:t>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Joly</w:t>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pac-2016-0909⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (8), pp.1784 - 1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201605728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450088v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes involving multichelating TTF-based ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Speed</w:t>
+                <w:t xml:space="preserve">Isotopically enriched polymorphs of dysprosium single molecule magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Feng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+                <w:t xml:space="preserve">F. Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6qi00546b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (25), pp.3575-3578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cc00317j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532163v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Color Three-State Luminescent Lanthanide Core-Shell Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Viriot</w:t>
+                <w:t xml:space="preserve">Photophysical and Magnetic Properties in Complexes Containing 3d/4f Elements and Chiral Phenanthroline-Based Helicate-Like Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201605728⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (4), pp.2100--2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526107v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical and Magnetic Properties in Complexes Containing 3d/4f Elements and Chiral Phenanthroline-Based Helicate-Like Ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+                <w:t xml:space="preserve">Terbium(III) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601501⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (23), pp.7693 - 7696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b02951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532160v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terbium(III) Luminescent Complexes as Millisecond-Scale Viscosity Probes for Lifetime Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lidon</w:t>
+                <w:t xml:space="preserve">Crystallophore: a versatile lanthanide complex for protein crystallography combining nucleating effects, phasing properties, and luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b02951⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (9), pp.5909 - 5917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SC00758B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848473v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopically enriched polymorphs of dysprosium single molecule magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Strategies toward phosphorus-containing PAHs and the effect of P-substitution on the electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rózsa Szűcs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cc00317j⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (3), pp.341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2016-0909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501267v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallophore: a versatile lanthanide complex for protein crystallography combining nucleating effects, phasing properties, and luminescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination Complexes of P-Containing Polycyclic Aromatic Hydrocarbons: Optical Properties and Solid-State Supramolecular Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rózsa Szűcs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Lassalle</w:t>
+                <w:t xml:space="preserve">Régis Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
+                <w:t xml:space="preserve">László Nyulászi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (9), pp.5909 - 5917. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (14), pp.2502-2511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SC00758B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887682v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramagnetic DOSY: An Accurate Tool for the Analysis of the Supramolecular Interactions between Lanthanide Complexes and Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8052,64 +8052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Electronic Properties and WOLED Devices of Planar Phosphorus-Containing Polycyclic Aromatic Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rózsa Szűcs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tondelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8186,90 +8186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and Photo-Physical Properties of Lanthanide Dinuclear Complexes Involving the 4,5-Bis(2-Pyridyl-N-Oxidemethylthio)-4′,5′-Dicarboxylic Acid-Tetrathiafulvalene-, Dimethyl Ester Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Speed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (4), pp.554-572. </w:t>
@@ -8435,334 +8435,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twists and turns in the hierarchical self-assembly pathways of a non-amphiphilic chiral supramolecular material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitive detection of enantiomeric excess in different acids through chiral induction in an oligo(p-phenylenevinylene) aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Danila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavia Pop</w:t>
+                <w:t xml:space="preserve">Albertus P. H. J. Schenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Escudero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David B. Amabilino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc30789h⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (46), pp.9152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob26411k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945323v1</w:t>
+                <w:t xml:space="preserve">hal-01114109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive detection of enantiomeric excess in different acids through chiral induction in an oligo(p-phenylenevinylene) aggregate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Twists and turns in the hierarchical self-assembly pathways of a non-amphiphilic chiral supramolecular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertus P. H. J. Schenning</w:t>
+                <w:t xml:space="preserve">Lise Feldborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David B. Amabilino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josep Puigmartí-Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (46), pp.9152. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (38), pp.4552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ob26411k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cc30789h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114109v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Chiral Expression from the Nano- to Mesoscale in Synthetic Supramolecular Helical Fibers of a Nonamphiphilic C3-Symmetrical π-Functional Molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Puigmartí-Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. Wallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9190,536 +9190,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C2-symmetric chiral tetrathiafulvalene-bis(oxazolines) (TTF-BOX): new precursors for organic materials and electroactive metal complexes</w:t>
+                <w:t xml:space="preserve">Mono- and Bis(tetrathiafulvalene)-1,3,5-Triazines as Covalently Linked Donor-Acceptor Systems: Structural, Spectroscopic, and Theoretical Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Sidorenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b902091h⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200801851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114769v1</w:t>
+                <w:t xml:space="preserve">hal-01114771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and Bis(tetrathiafulvalene)-1,3,5-Triazines as Covalently Linked Donor-Acceptor Systems: Structural, Spectroscopic, and Theoretical Investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective monosulfoxidation of tetrathiafulvalenes into chiral TTF-sulfoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Chas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Geoffroy</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Minguíllon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Avarvari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200801851⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (9), pp.818 - 825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114771v1</w:t>
+                <w:t xml:space="preserve">hal-01390658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective monosulfoxidation of tetrathiafulvalenes into chiral TTF-sulfoxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Chas</w:t>
+                <w:t xml:space="preserve">Supramolecular electroactive organogel and conducting nanofibers with C3-symmetrical architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raquel Sancho</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Puigmartí-Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Minguíllon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ángel Pérez del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (9), pp.818 - 825. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (26), pp.4495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.20692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B822884A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390658v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular electroactive organogel and conducting nanofibers with C3-symmetrical architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C2-symmetric chiral tetrathiafulvalene-bis(oxazolines) (TTF-BOX): new precursors for organic materials and electroactive metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Avarvari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (26), pp.4495. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.3753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B822884A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b902091h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114770v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrathiafulvalene-oxazoline ligands in the iridium catalyzed enantioselective hydrogenation of arylimines</w:t>
               </w:r>
@@ -10002,476 +10002,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mischievous properties of Ln(III) complexes: switching the luminescence for unexpected reasons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Lanthanides Circularly Polarised Luminescence: Influence of temperature on the dissymmetry factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GdR PhotoElectroStimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes; CNRS, Nov 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on F elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg; CNRS, Aug 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618321v1</w:t>
+                <w:t xml:space="preserve">hal-04622592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Luminescence of Enantiopure Lanthanide Complexes at Variable Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature on circularly polarized luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality @the Nanoscale Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">2nd Kinoa Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Université de Poitiers; Région Nouvelle Aquitaine; Université de Bordeaux, Apr 2023, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741248v1</w:t>
+                <w:t xml:space="preserve">hal-04622583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanides Circularly Polarised Luminescence: Influence of temperature on the dissymmetry factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Circularly Polarized Luminescence of Enantiopure Lanthanide Complexes at Variable Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on F elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg; CNRS, Aug 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Chirality @the Nanoscale Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622592v1</w:t>
+                <w:t xml:space="preserve">hal-04741248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on circularly polarized luminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The mischievous properties of Ln(III) complexes: switching the luminescence for unexpected reasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Kinoa Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; Université de Poitiers; Région Nouvelle Aquitaine; Université de Bordeaux, Apr 2023, Talence, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GdR PhotoElectroStimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; CNRS, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622583v1</w:t>
+                <w:t xml:space="preserve">hal-04618321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Lanthanide(III) Complexes for Thermometry</w:t>
               </w:r>
@@ -10526,103 +10526,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly Polarized Luminescence of Enantiopure Lanthanide Complexes at Variable Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées André Collet de la Chiralité (JACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Biarritz, France</w:t>
@@ -10871,64 +10871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-in-one lanthanide complex to overcome the two major bottlenecks in protein crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11162,77 +11162,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual Circularly Polarized Luminescence Applications of f-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chalaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11399,211 +11399,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Luminescence of Chiral Lanthanide Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination (JCC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Villeneuve d’Ascq, France. </w:t>
+              <w:t xml:space="preserve">Chemistry Summer School on f-Elements 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741228v1</w:t>
+                <w:t xml:space="preserve">hal-04741235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Luminescence of Chiral Lanthanide Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Sickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Summer School on f-Elements 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination (JCC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Villeneuve d’Ascq, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741235v1</w:t>
+                <w:t xml:space="preserve">hal-04741228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11830,51 +11830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Norel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Sabea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11961,51 +11961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3081165. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12216,51 +12216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1094BCB"/>
+    <w:nsid w:val="BE2C25A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12447,51 +12447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-riobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6746-8132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145339173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212162962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358877473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8541-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tacconi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manvell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Lanza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#248;gni Weihe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01521" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantoula Maniaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; A Barrios" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc03994g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215558" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; Barrios Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03940" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tufenkjian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02375j" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456416v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bloux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2022.csq.06.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01193b" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Riob&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06570F" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d' Al&#233;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02903552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00354A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202002943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02464277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Wijn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rollet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hennig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10020065" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00556" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00726A" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413092v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11318" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Wagner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Shima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719006381" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917162v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Bernhardsgr&#252;tter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian V&#246;geli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#241;a Socorro Cortina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-018-0153-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sund" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800557" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823476v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802172" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713501v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kishi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700893" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qi00174j" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734817v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718649115" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01449086v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;zsa Sz&#369;cs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Nyul&#225;szi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00715" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01450088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-0909" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00546b" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848473v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02951" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501267v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riob&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc00317j" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lassalle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00758B" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603460" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2VC2CNG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500203" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics3040554" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Seifert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ding" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027336" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Danila" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Feldborg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puigmart&#237;-Luis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30789h" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114109v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus P. H. J. Schenning" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Amabilino" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26411k" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114242v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Piron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Wallis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja202211k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114111v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20310J" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2009.12.017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZGV8XP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosshans" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sidorenkova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berclaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001014f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FFRK8919-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114769v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902091h" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSMSSVH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114771v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geoffroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801851" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390658v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Chas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sancho" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mingu&#237;llon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20692" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114770v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B822884A" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DT9CBWZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176881v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.07.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ3DK81W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192827v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividhyadevi Chandrasekaran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618321v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741248v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622592v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622583v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737680v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737676v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357918v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273316099216" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191914v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845037v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741228v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741235v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470338v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-riobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6746-8132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145339173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212162962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358877473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-8541-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Phan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat Kiraev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fr&#233;roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07174g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tacconi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manvell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Lanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#248;gni Weihe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01521" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bridou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeza Collobert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baguenard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04717b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mizzoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ruggieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00550C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salauat R Kiraev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamantoula Maniaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; A Barrios" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc03994g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grasser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01286K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Andrea Mattei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montigaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Argouarch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00858d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC05362D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiet Douib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215558" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36782-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon&#237; Barrios Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03940" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tufenkjian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456416v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2022.csq.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flores Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Speed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt02375j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01194K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mattei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montigaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argouarch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01193b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164556v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis-Quanquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi01192d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Riob&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06570F" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100903" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01986" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d' Al&#233;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02903552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Sabea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Norel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00354A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02464277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Wijn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rollet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hennig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10020065" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886431v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202002943" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905493" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030492" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00556" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00726A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown-Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Gimeno" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Quatela" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00042" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11318" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176249v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Wagner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seigo Shima" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719006381" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Ouyang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800922" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823476v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802172" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937271v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sund" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800557" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089243v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lidon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713501v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kishi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700893" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qi00174j" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734817v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian V&#246;geli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718649115" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Bernhardsgr&#252;tter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Peter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#241;a Socorro Cortina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-018-0153-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532163v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speed" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6qi00546b" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riob&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc00317j" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532160v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601501" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b02951" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lassalle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC00758B" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01450088v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;zsa Sz&#369;cs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Escande" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-0909" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01449086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R&#233;au" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Nyul&#225;szi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00715" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603460" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2VC2CNG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500203" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics3040554" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Seifert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ding" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027336" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus P. H. J. Schenning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Amabilino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26411k" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Danila" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escudero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Feldborg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puigmart&#237;-Luis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30789h" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114242v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Piron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Wallis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja202211k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114111v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin M. Madalan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20310J" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Avarvari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2009.12.017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZGV8XP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosshans" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sidorenkova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berclaz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001014f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FFRK8919-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114771v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geoffroy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801851" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390658v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Chas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sancho" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mingu&#237;llon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20692" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B822884A" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DT9CBWZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114769v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902091h" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSMSSVH7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176881v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Suisse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.07.019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ3DK81W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192827v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividhyadevi Chandrasekaran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622592v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622583v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741248v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737680v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737676v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357918v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273316099216" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191914v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chalaye" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845037v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741235v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741228v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230380v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.06.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859773v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470338v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>