--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2975,51 +2975,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Nfissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Congrès de la Société Francaise de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Chambéry, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>