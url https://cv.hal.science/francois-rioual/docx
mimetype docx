--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -65,51 +65,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">My background is in liquid physics studied in Paris.After a first research experience on granular flows in hoppers in the group of Pr. E.Clément in Paris in 1997, I did my PhD on eolian transport of granular materials under the supervision of Dr. A.Valance and D.Bideau in Rennes (2002). I spent my first postdoctoral time in the Liphy lab. in Grenoble working with Dr. T.Biben and Dr. C.Misbah on the modelling of vesicle dynamics under flow with applications on blood flow rheology (2003). I then joined the foam physics group of Pr. D.Weaire in Trinity College Dublin where I worked on foam rheology (dilatancy) in possible relation to the onset of convective instability in foams (2004).Since 2005, i worked in IRSTEA then INRAE on particulate flow processes and transfers with applications in environment (spreading technologies in agriculture (TSCF lab), rockfall modelling in  mountain areas (ETNA lab)) and chemical engineering related to refrigeration applications for food or bioenergy (FRISE lab) as in grain storage or heat exchange technologies.I appreciate to do fundamental science on technologically relevant systems with sometimes unexpected results...More generally, my recent work is part of a more general approach which intends to revisit the different process chains encountered in the agriculture and agro-food sector in the perspective of the necessary energy transition.</w:t>
+        <w:t xml:space="preserve">My background is in liquid physics studied in Paris.After a first research experience on granular flows in hoppers in the group of Pr. E.Clément in Paris in 1997, I did my PhD on eolian transport of granular materials under the supervision of Dr. A.Valance and D.Bideau in Rennes (2002). I spent my first postdoctoral time in the Liphy lab. in Grenoble working with Dr. T.Biben and Dr. C.Misbah on the modelling of vesicle dynamics under flow with applications on blood flow rheology (2003). I then joined the foam physics group of Pr. D.Weaire in Trinity College Dublin where I worked on foam rheology (dilatancy) in possible relation to the onset of convective instability in foams (2004).Since 2005, i worked on particulate flow processes and transfers with applications in environment (spreading technologies in agriculture (TSCF lab), rockfall modelling in  mountain areas (ETNA lab)) and chemical engineering related to refrigeration applications for food or bioenergy (FRISE lab) as in grain storage or heat exchange technologies.I appreciate to do fundamental science on technologically relevant systems with sometimes unexpected results...More generally, my recent work is part of a more general approach which intends to revisit the different process chains encountered in the agriculture and agro-food sector in the perspective of the necessary energy transition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -309,417 +309,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the wetting behavior of a superhydrophobic surface under controlled temperature and humidity</w:t>
+                <w:t xml:space="preserve">Investigation of ice detachment by a liquid jet on various submerged surfaces for the development of ice slurry generators without mechanical scraping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rioual</w:t>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130451⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.121463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.121463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986067v1</w:t>
+                <w:t xml:space="preserve">hal-04273785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on ice crystallization and adhesion to optimize ice slurry generators without moving components</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the wetting behavior of a superhydrophobic surface under controlled temperature and humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Rioual</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fournaison</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 223, pp.119974. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 656 (B), pp.130451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.119974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003327v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ice detachment by a liquid jet on various submerged surfaces for the development of ice slurry generators without mechanical scraping</w:t>
+                <w:t xml:space="preserve">Review on ice crystallization and adhesion to optimize ice slurry generators without moving components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.121463. </w:t>
+              <w:t xml:space="preserve">, 2023, 223, pp.119974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.121463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.119974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273785v1</w:t>
+                <w:t xml:space="preserve">hal-04003327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for the threshold of the rolling transition</w:t>
               </w:r>
@@ -872,321 +872,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the bouncing trajectory of a particle along a rotating wall</w:t>
+                <w:t xml:space="preserve">DEM simulations of the particle flow on a centrifugal fertilizer spreader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Quiniou</w:t>
+                <w:t xml:space="preserve">P. van Liedekerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tijskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dintwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vangeyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3273364⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190 (3), pp.348-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218848v1</w:t>
+                <w:t xml:space="preserve">hal-02596869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulations of the particle flow on a centrifugal fertilizer spreader</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the bouncing trajectory of a particle along a rotating wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dintwa</w:t>
+                <w:t xml:space="preserve">A. Le Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vangeyte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Heritier,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Lapusta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 190 (3), pp.348-360. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.08.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3273364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596869v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a bead on a rotating wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lapusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1245,51 +1245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of a particle along a rotating wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tijskens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (2), p. 021918 - p. 021918-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2615,77 +2615,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès International du Froid (International Congress of Refrigeration 2023 "ICR 2023")</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF), Aug 2023, Paris France, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3660,51 +3660,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments de caractérisation hydrodynamique d'un nouvel échangeur à chaleur en tambour tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Paule Emmanuelle Gbehe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3904,51 +3904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245291v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.127630" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Emmanuelle Eva Gbehe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2023.05.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Samah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rioual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130451" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.119974" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121463" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Quiniou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lapusta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma4112003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Quiniou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heritier," TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Liedekerke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tijskens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dintwa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangeyte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.08.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lapusta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.05.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C9P3ZGZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/34001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P&#233;ron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Heffernan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Byrne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fitzpatrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.07.061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1X2CRF7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2424647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutzler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.01.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF8S2WKX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biben" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misbah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061914" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaucourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#233;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.011906" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bideau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00212-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RXQQ185C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Csah&#243;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bideau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.62.2450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reydellet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00333-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z3BJP4RW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050884" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65071W6J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Tijskens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Nfissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khirallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thomas Jenkins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hanes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csahok" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reydellet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fanguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-59751-0_50" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJ5ZQF6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saavedra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Paule Emmanuelle Gbehe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245291v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.127630" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Emmanuelle Eva Gbehe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2023.05.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Samah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121463" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rioual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130451" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.119974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Quiniou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lapusta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma4112003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Liedekerke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tijskens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dintwa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangeyte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.08.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Quiniou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heritier," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lapusta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.05.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C9P3ZGZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/34001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P&#233;ron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Heffernan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Byrne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fitzpatrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.07.061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1X2CRF7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2424647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutzler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.01.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF8S2WKX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biben" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misbah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061914" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaucourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#233;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.011906" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bideau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00212-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RXQQ185C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Csah&#243;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bideau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.62.2450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reydellet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00333-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z3BJP4RW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050884" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65071W6J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Tijskens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Nfissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Khirallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thomas Jenkins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hanes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csahok" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reydellet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fanguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-59751-0_50" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJ5ZQF6G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saavedra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Paule Emmanuelle Gbehe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>