--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -619,200 +619,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
+                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, La formation professionnelle au Moyen Âge et à l'époque moderne: diversité et enjeux, 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684359v1</w:t>
+                <w:t xml:space="preserve">hal-03922602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
+                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, La formation professionnelle au Moyen Âge et à l'époque moderne: diversité et enjeux, 24</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.25404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922602v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface : histoire de l’apprentissage ou de la formation professionnelle ? Un changement de perspective</w:t>
               </w:r>
@@ -2259,182 +2259,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des artisans aux marges de la littératie : les gardes des métiers, un office de l’écrit ? (Normandie, XIVe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Introduction. Les acteurs : une pierre apportée au chantier sur la réglementation des métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernardi, Philippe; Maitte, Corine; Rivière, François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plume et le calame. Entre Orient et Occident, les métiers de l’écrit à la marge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.277-315, 2020, 978-2-36424-061-2</w:t>
+              <w:t xml:space="preserve">Dans les règles du métier. Les acteurs des normes professionnelles au Moyen Âge et à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Digital Frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.XI-XXXIV, 2020, 978-88-85812-67-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961350v1</w:t>
+                <w:t xml:space="preserve">hal-03038989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les acteurs : une pierre apportée au chantier sur la réglementation des métiers</w:t>
+                <w:t xml:space="preserve">Des artisans aux marges de la littératie : les gardes des métiers, un office de l’écrit ? (Normandie, XIVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans les règles du métier. Les acteurs des normes professionnelles au Moyen Âge et à l'époque moderne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La plume et le calame. Entre Orient et Occident, les métiers de l’écrit à la marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.277-315, 2020, 978-2-36424-061-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Digital Frontiers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03038989v1</w:t>
+                <w:t xml:space="preserve">hal-02961350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire et figurer le cosmos : l'emploi des figures dans les manuscrits de sciences occultes islamiques attribués à al-Būnī (m. 1225)</w:t>
               </w:r>
@@ -3087,51 +3087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AABEB2EF"/>
+    <w:nsid w:val="9016D022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3235,51 +3235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="098DCFE9"/>
+    <w:nsid w:val="5FD30F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3383,51 +3383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="113AE037"/>
+    <w:nsid w:val="E6FD2B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3531,51 +3531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37358B6F"/>
+    <w:nsid w:val="1EF9E2F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3771,51 +3771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franc.riviere@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25404" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3L6NK29F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.161.0177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sousa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newdigitalfrontiers.com/it/book/dans-les-regles-du-metier_135/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond01.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100835960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/4043?lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franc.riviere@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3L6NK29F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.161.0177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sousa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newdigitalfrontiers.com/it/book/dans-les-regles-du-metier_135/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond01.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100835960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/4043?lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>