--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -619,200 +619,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
+                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, La formation professionnelle au Moyen Âge et à l'époque moderne: diversité et enjeux, 24</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.25404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922602v1</w:t>
+                <w:t xml:space="preserve">hal-03684359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
+                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, La formation professionnelle au Moyen Âge et à l'époque moderne: diversité et enjeux, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/acrh.25404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03684359v1</w:t>
+                <w:t xml:space="preserve">hal-03922602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface : histoire de l’apprentissage ou de la formation professionnelle ? Un changement de perspective</w:t>
               </w:r>
@@ -3087,51 +3087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9016D022"/>
+    <w:nsid w:val="35CFA065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3235,51 +3235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FD30F9A"/>
+    <w:nsid w:val="428262C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3383,51 +3383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E6FD2B80"/>
+    <w:nsid w:val="0E5BF7AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3531,51 +3531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1EF9E2F5"/>
+    <w:nsid w:val="05D64C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3771,51 +3771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franc.riviere@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3L6NK29F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.161.0177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sousa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newdigitalfrontiers.com/it/book/dans-les-regles-du-metier_135/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond01.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100835960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/4043?lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franc.riviere@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25404" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3L6NK29F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.161.0177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sousa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newdigitalfrontiers.com/it/book/dans-les-regles-du-metier_135/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond01.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100835960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/4043?lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>