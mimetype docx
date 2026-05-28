--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -619,200 +619,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
+                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, La formation professionnelle au Moyen Âge et à l'époque moderne: diversité et enjeux, 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684359v1</w:t>
+                <w:t xml:space="preserve">hal-03922602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
+                <w:t xml:space="preserve">Introduction. La formation professionnelle au Moyen Âge et à l’époque moderne : diversité et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, La formation professionnelle au Moyen Âge et à l'époque moderne: diversité et enjeux, 24</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.25404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922602v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface : histoire de l’apprentissage ou de la formation professionnelle ? Un changement de perspective</w:t>
               </w:r>
@@ -2259,182 +2259,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les acteurs : une pierre apportée au chantier sur la réglementation des métiers</w:t>
+                <w:t xml:space="preserve">Des artisans aux marges de la littératie : les gardes des métiers, un office de l’écrit ? (Normandie, XIVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans les règles du métier. Les acteurs des normes professionnelles au Moyen Âge et à l'époque moderne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.XI-XXXIV, 2020, 978-88-85812-67-3</w:t>
+              <w:t xml:space="preserve">La plume et le calame. Entre Orient et Occident, les métiers de l’écrit à la marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.277-315, 2020, 978-2-36424-061-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038989v1</w:t>
+                <w:t xml:space="preserve">hal-02961350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des artisans aux marges de la littératie : les gardes des métiers, un office de l’écrit ? (Normandie, XIVe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Introduction. Les acteurs : une pierre apportée au chantier sur la réglementation des métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernardi, Philippe; Maitte, Corine; Rivière, François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plume et le calame. Entre Orient et Occident, les métiers de l’écrit à la marge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.277-315, 2020, 978-2-36424-061-2</w:t>
+              <w:t xml:space="preserve">Dans les règles du métier. Les acteurs des normes professionnelles au Moyen Âge et à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Digital Frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.XI-XXXIV, 2020, 978-88-85812-67-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961350v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire et figurer le cosmos : l'emploi des figures dans les manuscrits de sciences occultes islamiques attribués à al-Būnī (m. 1225)</w:t>
               </w:r>
@@ -2535,178 +2535,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03047272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protester ou obéir dans les organisations professionnelles en Normandie (XIIIe-XVe siècle)</w:t>
+                <w:t xml:space="preserve">Protester ou obéir dans les organisations de métiers en Normandie (XIIIe-XVe siècle) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contester au Moyen Âge : de la désobéissance à la révolte, actes du XLIXe congrès de la SHMESP, Rennes, 24-27 mai 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.299-313, 2019, 979-10-351-0337-8</w:t>
+              <w:t xml:space="preserve">Contester au Moyen Âge: de la résistance à la révolte. XLIXe congrès de la SHMESP (Rennes, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-313, 2019, 02904500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058070v1</w:t>
+                <w:t xml:space="preserve">hal-02435499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protester ou obéir dans les organisations de métiers en Normandie (XIIIe-XVe siècle) ?</w:t>
+                <w:t xml:space="preserve">Protester ou obéir dans les organisations professionnelles en Normandie (XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contester au Moyen Âge: de la résistance à la révolte. XLIXe congrès de la SHMESP (Rennes, 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contester au Moyen Âge : de la désobéissance à la révolte, actes du XLIXe congrès de la SHMESP, Rennes, 24-27 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.299-313, 2019, 979-10-351-0337-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02435499v1</w:t>
+                <w:t xml:space="preserve">hal-02058070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie professionnelle et relations familiales dans les organisations de métiers féminisées à Rouen (XIIIe-XVe siècles)</w:t>
               </w:r>
@@ -3087,51 +3087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35CFA065"/>
+    <w:nsid w:val="BD72B131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3235,51 +3235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="428262C7"/>
+    <w:nsid w:val="96782790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3383,51 +3383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E5BF7AD"/>
+    <w:nsid w:val="1F857F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3531,51 +3531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="05D64C0A"/>
+    <w:nsid w:val="EADCE5C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3771,51 +3771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franc.riviere@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25404" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3L6NK29F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.161.0177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sousa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newdigitalfrontiers.com/it/book/dans-les-regles-du-metier_135/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond01.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100835960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/4043?lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franc.riviere@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dufal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.25609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.6386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3L6NK29F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.161.0177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.052.0036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sousa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newdigitalfrontiers.com/it/book/dans-les-regles-du-metier_135/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond01.htm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100835960" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/4043?lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>