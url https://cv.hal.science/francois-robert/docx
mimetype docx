--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -6980,51 +6980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79A49066"/>
+    <w:nsid w:val="49EB5B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>