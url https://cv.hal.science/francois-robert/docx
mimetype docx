--- v1 (2026-04-12)
+++ v2 (2026-05-16)
@@ -5756,165 +5756,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00669645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation des conflits du travail en Espagne (1855-1936)</w:t>
+                <w:t xml:space="preserve">L'ouverture professionnelle du conseil de prud'hommes de Lyon : des industries du bâtiment au commerce (1867-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire d'une juridiction d'exception : les prud'hommes (XIX-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00669694v1</w:t>
+                <w:t xml:space="preserve">halshs-00669676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ouverture professionnelle du conseil de prud'hommes de Lyon : des industries du bâtiment au commerce (1867-1914)</w:t>
+                <w:t xml:space="preserve">La régulation des conflits du travail en Espagne (1855-1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire d'une juridiction d'exception : les prud'hommes (XIX-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00669676v1</w:t>
+                <w:t xml:space="preserve">halshs-00669694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6980,51 +6980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49EB5B75"/>
+    <w:nsid w:val="48D13E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7211,51 +7211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4498-895X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029871360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/franrobertt/home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.12684" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519663v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giandou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macheboeuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/48306" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11064-4.p.0319" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wayne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.259.0079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.239.0091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02454455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poschmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fadili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Newmarch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.3908" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ch.388" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1995.4266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1990.3167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Revol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemire-Osborne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cimeti&#232;re Bonnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4498-895X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029871360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/franrobertt/home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.12684" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519663v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giandou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macheboeuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/48306" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11064-4.p.0319" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wayne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.259.0079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.239.0091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02454455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poschmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fadili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Newmarch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.3908" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ch.388" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1995.4266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1990.3167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Revol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemire-Osborne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thuderoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cimeti&#232;re Bonnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>