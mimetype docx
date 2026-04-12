--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -244,51 +244,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -867,51 +867,51 @@
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Tak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, 146 (24), </w:t>
+              <w:t xml:space="preserve">, In press, 146 (24), pp.dev183780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.183780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1286,51 +1286,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of Fixed Ciona Embryos for Creating 3D Digital Replicas</w:t>
+                <w:t xml:space="preserve">Creating 3D Digital Replicas of Ascidian Embryos from Stacks of Confocal Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dauga</w:t>
@@ -1369,102 +1369,102 @@
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2011 (10), pdb.prot065854. </w:t>
+              <w:t xml:space="preserve">, 2011, 2011 (10), pdb.prot065862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/pdb.prot065854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/pdb.prot065862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988986v1</w:t>
+                <w:t xml:space="preserve">hal-03988953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating 3D Digital Replicas of Ascidian Embryos from Stacks of Confocal Images</w:t>
+                <w:t xml:space="preserve">Time-Lapse Imaging of Live Phallusia Embryos for Creating 3D Digital Replicas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dauga</w:t>
@@ -1503,102 +1503,102 @@
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2011 (10), pdb.prot065862. </w:t>
+              <w:t xml:space="preserve">, 2011, 2011 (10), pdb.prot065847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/pdb.prot065862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/pdb.prot065847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988953v1</w:t>
+                <w:t xml:space="preserve">hal-03988971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Lapse Imaging of Live Phallusia Embryos for Creating 3D Digital Replicas.</w:t>
+                <w:t xml:space="preserve">Imaging of Fixed Ciona Embryos for Creating 3D Digital Replicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dauga</w:t>
@@ -1637,78 +1637,78 @@
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2011 (10), pdb.prot065847. </w:t>
+              <w:t xml:space="preserve">, 2011, 2011 (10), pdb.prot065854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/pdb.prot065847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/pdb.prot065854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988971v1</w:t>
+                <w:t xml:space="preserve">hal-03988986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program.</w:t>
               </w:r>
@@ -1771,703 +1771,569 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sobral</w:t>
+                <w:t xml:space="preserve">Sequential Activation of Apical and Basolateral Contractility Drives Ascidian Endoderm Invagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Sherrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Munro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (17), pp.1499-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2010.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988928v1</w:t>
+                <w:t xml:space="preserve">hal-03990370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Activation of Apical and Basolateral Contractility Drives Ascidian Endoderm Invagination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristin Sherrard</w:t>
+                <w:t xml:space="preserve">A Multicassette Gateway Vector Set for High Throughput and Comparative Analyses in Ciona and Vertebrate Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Rothbächer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kalmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giustina Ferone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (9), pp.e916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2010.06.075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03990370v1</w:t>
+                <w:t xml:space="preserve">hal-03988902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicassette Gateway Vector Set for High Throughput and Comparative Analyses in Ciona and Vertebrate Embryos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular morphogenesis in ascidians: how to shape a simple tadpole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (4), pp.399-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gde.2006.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03988902v1</w:t>
+                <w:t xml:space="preserve">hal-01440654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular morphogenesis in ascidians: how to shape a simple tadpole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Munro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (4), pp.399-405. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gde.2006.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gde.2006.06.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2535,51 +2401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="805DBAE8"/>
+    <w:nsid w:val="F5706FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2766,51 +2632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2420-2593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137577176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/4125305/francois-b-robin/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874348v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Prigent Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Plancke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110868" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bidaud-Meynard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Demouchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pacquelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301970v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Gorp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine V&#233;ber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01551-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379395v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Daday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ferraro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vuong-Brender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Tak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.183780" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcfadden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201806161" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quintin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahoe Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontabry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Bender" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.126615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baixue Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2928" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot065854" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot065862" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot065847" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Sherrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2010.06.075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Rothb&#228;cher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalmar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giustina Ferone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2006.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7ZC06Q0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2420-2593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137577176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/4125305/francois-b-robin/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874348v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Prigent Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Plancke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110868" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bidaud-Meynard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Demouchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pacquelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301970v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Gorp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine V&#233;ber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01551-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379395v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Daday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ferraro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vuong-Brender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Tak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.183780" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcfadden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201806161" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quintin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahoe Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontabry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Bender" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.126615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baixue Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2928" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot065862" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot065847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot065854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Sherrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2010.06.075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Rothb&#228;cher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kalmar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giustina Ferone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000916" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2006.06.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7ZC06Q0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>