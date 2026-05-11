--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -2401,51 +2401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5706FDB"/>
+    <w:nsid w:val="7F3CEE7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>