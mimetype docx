--- v0 (2026-03-06)
+++ v1 (2026-04-06)
@@ -169,165 +169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junction City comme tribune : John Davis ou l’itinéraire d’une personnalité locale dans le Kansas des années 1870-80</w:t>
+                <w:t xml:space="preserve">La révolution par les urnes : un héritage paradoxal des révolutions du XVIIIème siècle dans les mouvements dits populistes de la fin du XIXème siècle (France, Espagne, États-Unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“D’auguste renommée” : les personnalités locales de l’Antiquité à nos jours - Journée des jeunes chercheurs du CHEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jeune équipe du Centre d'Histoire Espace et Cultures (CHEC); Université Clermont Auvergne, May 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Espace public et crises de la modernité. L’art de réduire au silence l’adversaire - International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel; Università di Torino; Ecole pratique des Hautes Etudes PSL; Università degli Studi di Milano; Histara, Jan 2024, Côme, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706445v1</w:t>
+                <w:t xml:space="preserve">hal-04706396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution par les urnes : un héritage paradoxal des révolutions du XVIIIème siècle dans les mouvements dits populistes de la fin du XIXème siècle (France, Espagne, États-Unis)</w:t>
+                <w:t xml:space="preserve">Junction City comme tribune : John Davis ou l’itinéraire d’une personnalité locale dans le Kansas des années 1870-80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace public et crises de la modernité. L’art de réduire au silence l’adversaire - International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Neuchâtel; Università di Torino; Ecole pratique des Hautes Etudes PSL; Università degli Studi di Milano; Histara, Jan 2024, Côme, Italie</w:t>
+              <w:t xml:space="preserve">“D’auguste renommée” : les personnalités locales de l’Antiquité à nos jours - Journée des jeunes chercheurs du CHEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeune équipe du Centre d'Histoire Espace et Cultures (CHEC); Université Clermont Auvergne, May 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706396v1</w:t>
+                <w:t xml:space="preserve">hal-04706445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An “Helvetic Moment”: Direct Democracy and Populism in France, United States of America and Spain by the End of the 19th Century</w:t>
               </w:r>
@@ -684,443 +684,443 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort à l’arrière-plan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paul Rutayisire, des lumières de l’Histoire à la refondation de la société rwandaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Korman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.XII-XIII. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0081⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.70-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019549v1</w:t>
+                <w:t xml:space="preserve">hal-05019505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les journalistes rwandais, une profession décimée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génocide des Tutsi : les temps présents de l’archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Korman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.XI. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.I-II. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05019541v1</w:t>
+                <w:t xml:space="preserve">hal-05019515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génocide des Tutsi : les temps présents de l’archive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conditions matérielles de relance de la presse rwandaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.I-II. </w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.VIII-X. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019515v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions matérielles de relance de la presse rwandaise</w:t>
+                <w:t xml:space="preserve">La mort à l’arrière-plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.VIII-X. </w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.XII-XIII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019537v1</w:t>
+                <w:t xml:space="preserve">hal-05019549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rutayisire, des lumières de l’Histoire à la refondation de la société rwandaise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les journalistes rwandais, une profession décimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.70-73. </w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.XI. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019505v1</w:t>
+                <w:t xml:space="preserve">hal-05019541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Los nuevos marselleses » : la Révolution française dans la culture républicaine blasquiste (Valence, Espagne - 1894-1906)</w:t>
               </w:r>
@@ -1509,51 +1509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706445v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706396v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706482v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706617v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Korman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RISO2023-001004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.11059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8290" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706482v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706617v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019505v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Korman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RISO2023-001004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.11059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8290" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>