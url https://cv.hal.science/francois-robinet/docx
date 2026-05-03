--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -944,183 +944,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort à l’arrière-plan</w:t>
+                <w:t xml:space="preserve">Les journalistes rwandais, une profession décimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.XII-XIII. </w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.XI. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019549v1</w:t>
+                <w:t xml:space="preserve">hal-05019541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les journalistes rwandais, une profession décimée</w:t>
+                <w:t xml:space="preserve">La mort à l’arrière-plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.XI. </w:t>
+              <w:t xml:space="preserve">, 2024, Rwanda 1994. Archives, mémoires, héritages, 151-152, pp.XII-XIII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.151.0080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.151.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019541v1</w:t>
+                <w:t xml:space="preserve">hal-05019549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Los nuevos marselleses » : la Révolution française dans la culture républicaine blasquiste (Valence, Espagne - 1894-1906)</w:t>
               </w:r>
@@ -1509,51 +1509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706482v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706617v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019505v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Korman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RISO2023-001004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.11059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8290" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706482v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706617v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019505v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Korman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.151.0081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RISO2023-001004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.11059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8290" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>