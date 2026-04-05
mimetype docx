--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,1778 +100,1778 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersection-based slice motion estimation for fetal brain imaging</w:t>
+                <w:t xml:space="preserve">LabelProp: A semi-automatic segmentation tool for 3D medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Mercier</w:t>
+                <w:t xml:space="preserve">Nathan Decaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pron</w:t>
+                <w:t xml:space="preserve">Juliette Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Girard</w:t>
+                <w:t xml:space="preserve">Xinyan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+                <w:t xml:space="preserve">Frances T Sheehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.110005. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (109), pp.6284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.06284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904761v2</w:t>
+                <w:t xml:space="preserve">hal-05092859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LabelProp: A semi-automatic segmentation tool for 3D medical images</w:t>
+                <w:t xml:space="preserve">Learning disentangled representations for unpaired synthesis of high-resolution dynamic MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Decaux</w:t>
+                <w:t xml:space="preserve">Claire Scavinner-Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+                <w:t xml:space="preserve">Rodolphe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Ropars</w:t>
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyan He</w:t>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances T Sheehan</w:t>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (109), pp.6284. </w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (February 2025), pp.16-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.06284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59275/j.melba.2025-e8dc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092859v1</w:t>
+                <w:t xml:space="preserve">hal-05003686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning disentangled representations for unpaired synthesis of high-resolution dynamic MRI</w:t>
+                <w:t xml:space="preserve">Burst of gyrification in the human brain after birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Scavinner-Dorval</w:t>
+                <w:t xml:space="preserve">Angeline Mihailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Bailly</w:t>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+                <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (February 2025), pp.16-37. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59275/j.melba.2025-e8dc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08155-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003686v1</w:t>
+                <w:t xml:space="preserve">hal-05115252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burst of gyrification in the human brain after birth</w:t>
+                <w:t xml:space="preserve">Intersection-based slice motion estimation for fetal brain imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Mihailov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Deruelle</w:t>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Desnous</w:t>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.805. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.110005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08155-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115252v1</w:t>
+                <w:t xml:space="preserve">hal-04904761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t>
+                <w:t xml:space="preserve">Towards a diagnostic tool for neurological gait disorders in childhood combining 3D gait kinematics and deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+                <w:t xml:space="preserve">Zhengyang Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Loron</w:t>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Alloux</w:t>
+                <w:t xml:space="preserve">Gwenael Gueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Kraus</w:t>
+                <w:t xml:space="preserve">Laetitia Houx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+                <w:t xml:space="preserve">Marine Cacioppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0312822. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.108095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576760v2</w:t>
+                <w:t xml:space="preserve">hal-04464978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a diagnostic tool for neurological gait disorders in childhood combining 3D gait kinematics and deep learning</w:t>
+                <w:t xml:space="preserve">Complex Residual Attention U-Net for Fast Ultrasound Imaging from a Single Plane-Wave Equivalent to Diverging Wave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyang Lan</w:t>
+                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Gueret</w:t>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Houx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Cacioppo</w:t>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108095⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.5111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24165111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464978v1</w:t>
+                <w:t xml:space="preserve">hal-05069458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLAM – A thin-client for interoperable annotation and biomedical signal handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, pp.101795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Residual Attention U-Net for Fast Ultrasound Imaging from a Single Plane-Wave Equivalent to Diverging Wave Imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Comprehensive analysis of supervised learning methods for electrical source imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24165111⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2024.1444935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069458v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of supervised learning methods for electrical source imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Reynaud</w:t>
+                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Merlini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2024.1444935⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113 (April), pp.102349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073131v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemeur</w:t>
+                <w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 113 (April), pp.102349. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0312822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439964v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic muscle segmentation in MR images using deep registration-based label propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Ropars</w:t>
+                <w:t xml:space="preserve">Assessment and comparison of image quality between two real-time sequences for dynamic MRI of distal joints at 3.0 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyan He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frances T Sheehan</w:t>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109529⟩</w:t>
+              <w:t xml:space="preserve">Acta Radiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (3), pp.1093-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02841851221101889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945559v2</w:t>
+                <w:t xml:space="preserve">hal-04999518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and comparison of image quality between two real-time sequences for dynamic MRI of distal joints at 3.0 Tesla</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Turning Normalizing Flows into Monge Maps with Geodesic Gaussian Preserving Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benaïchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Radiologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999518v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782622v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning Normalizing Flows into Monge Maps with Geodesic Gaussian Preserving Flows</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semi-automatic muscle segmentation in MR images using deep registration-based label propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances T Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (August 2023), pp.109529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782622v5</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative centroid approach for diffeomorphic online atlasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legouhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1925,2700 +1925,2700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Interpolation and Representation Learning for Irregularly Sampled Satellite-Derived Geophysical Fields</w:t>
+                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fams.2021.655224⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.322-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349912v1</w:t>
+                <w:t xml:space="preserve">hal-03238786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of biophysical parameters in a biomechanical model of cortical folding patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.7686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-87124-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Unsupervised Reconstruction of Sea Surface Currents from AIS Maritime Traffic Data Using Trainable Variational Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benaïchouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Clément Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13163162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238786v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Reconstruction of Sea Surface Currents from AIS Maritime Traffic Data Using Trainable Variational Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Legoff</w:t>
+                <w:t xml:space="preserve">A connectome-based approach to assess motor outcome after neonatal arterial ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guichoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Pablo Pretzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Groeschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Dhollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13163162⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.1024-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319098v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A connectome-based approach to assess motor outcome after neonatal arterial ischemic stroke</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
+                <w:t xml:space="preserve">Abdominal multi-organ segmentation with cascaded convolutional and adversarial deep networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs Dhollander</w:t>
+                <w:t xml:space="preserve">A. Emre Kavur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sinem Gezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.51292⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117, pp.102109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2021.102109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191966v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdominal multi-organ segmentation with cascaded convolutional and adversarial deep networks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supervised quality evaluation of binary partition trees for object segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+                <w:t xml:space="preserve">Jimmy Tianatahina Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2021.102109⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.107667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219309v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised quality evaluation of binary partition trees for object segmentation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Desjardin</w:t>
+                <w:t xml:space="preserve">Joint Interpolation and Representation Learning for Irregularly Sampled Satellite-Derived Geophysical Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111, pp.107667. </w:t>
+              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.655224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fams.2021.655224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151830v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegSRGAN: Super-resolution and segmentation using generative adversarial networks — Application to neonatal brain MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+                <w:t xml:space="preserve">Regional brain development analysis through registration using anisotropic similarity, a constrained affine transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maia Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103755⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.e0214174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189136v3</w:t>
+                <w:t xml:space="preserve">inserm-02493143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional brain development analysis through registration using anisotropic similarity, a constrained affine transformation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Muscle MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214174⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (3), pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000008811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02493143v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Blood Oxygenation Level-Dependent fMRI Response to Motor Tasks Altered in Children After Neonatal Stroke?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Groeschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic MRI for articulating joint evaluation on 1.5 T and 3.0 T scanners: setup, protocols, and real-time sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Ropars</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000008811⟩</w:t>
+              <w:t xml:space="preserve">Insights into Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13244-020-00868-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304976v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic MRI for articulating joint evaluation on 1.5 T and 3.0 T scanners: setup, protocols, and real-time sequences</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A new deep learning-based method for the detection of gait events in children with gait disorders: Proof-of-concept and concurrent validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Houx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insights into Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13244-020-00868-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.109490 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.109490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242167v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new deep learning-based method for the detection of gait events in children with gait disorders: Proof-of-concept and concurrent validity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
+                <w:t xml:space="preserve">SegSRGAN: Super-resolution and segmentation using generative adversarial networks — Application to neonatal brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+                <w:t xml:space="preserve">Clément Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Houx</w:t>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98, pp.109490 -. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.103755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.109490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488454v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189136v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neuroradiology: Between human and artificial networks of neurons?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterations in Cortical Morphology after Neonatal Stroke: Compensation in the Contralesional Hemisphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Groeschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Attye</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Hertz‐pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (4), pp.303-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285990v1</w:t>
+                <w:t xml:space="preserve">hal-02285917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watervoxels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Cazorla</w:t>
+                <w:t xml:space="preserve">Correlations of quantitative MRI metrics with myelin basic protein (MBP) staining in a murine model of demyelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaïa Machairas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+                <w:t xml:space="preserve">Maria Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2019.250⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (9), pp.e4116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004228v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale brain MRI super-resolution using deep 3D convolutional networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Residual Networks as Flows of Diffeomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-019-00890-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01635455v2</w:t>
+                <w:t xml:space="preserve">hal-01796729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in Cortical Morphology after Neonatal Stroke: Compensation in the Contralesional Hemisphere?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hertz‐pannier</w:t>
+                <w:t xml:space="preserve">In vivo ankle joint kinematics from dynamic magnetic resonance imaging using a registration-based framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (4), pp.303-316. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.193-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dneu.22679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285917v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations of quantitative MRI metrics with myelin basic protein (MBP) staining in a murine model of demyelination</w:t>
+                <w:t xml:space="preserve">Artificial neuroradiology: Between human and artificial networks of neurons?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+                <w:t xml:space="preserve">Arnaud Attye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Antal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Julien Ognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4116⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (5), pp.279-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285900v1</w:t>
+                <w:t xml:space="preserve">hal-02285990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Networks as Flows of Diffeomorphisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Multiscale brain MRI super-resolution using deep 3D convolutional networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-019-00890-3⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.101647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796729v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo ankle joint kinematics from dynamic magnetic resonance imaging using a registration-based framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+                <w:t xml:space="preserve">Watervoxels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86, pp.193-203. </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2019.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285921v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diffusion-Based Method for Long-T2 Suppression in Steady State Sequences: Validation and Application for 3D-UTE Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4665,103 +4665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative multi-atlas patch-based approach for cortex segmentation from neonatal MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.73-82. </w:t>
@@ -4812,51 +4812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discriminative feature selection approach for shape analysis: application to fetal brain cortical folding study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pontabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,77 +4929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-adaptive supervoxel-based random forests for liver tumor segmentation in dynamic contrast-enhanced CT scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,922 +5057,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Developmental Trajectories of Cortical Folding Comparable Between Cross-sectional Datasets of Fetuses and Preterm Newborns?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patch-based augmentation of Expectation-Maximization for brain MRI tissue segmentation at arbitrary age after premature birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Germanaud</w:t>
+                <w:t xml:space="preserve">Mengyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dubois</w:t>
+                <w:t xml:space="preserve">Averi Kitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines de Macedo Santos</w:t>
+                <w:t xml:space="preserve">Steven Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Angleys</w:t>
+                <w:t xml:space="preserve">Vann Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Poskitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv123⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.387 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342582v1</w:t>
+                <w:t xml:space="preserve">hal-01293455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cockayne Syndrome: A Diffusion Tensor Imaging and Volumetric Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface temperature fields using non-local and statistical priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The British journal of radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20151033⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.2665 - 2675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2523605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425490v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface temperature fields using non-local and statistical priors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">On the growth and form of cortical convolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Tallinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Young Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (6), pp.2665 - 2675. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.588 - 593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2523605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS3632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441483v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch-based augmentation of Expectation-Maximization for brain MRI tissue segmentation at arbitrary age after premature birth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Developmental Trajectories of Cortical Folding Comparable Between Cross-sectional Datasets of Fetuses and Preterm Newborns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengyuan Liu</w:t>
+                <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averi Kitsch</w:t>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Miller</w:t>
+                <w:t xml:space="preserve">Ines de Macedo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vann Chau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Poskitt</w:t>
+                <w:t xml:space="preserve">Hugo Angleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.12.009⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.3023 - 3035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293455v1</w:t>
+                <w:t xml:space="preserve">hal-01342582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the growth and form of cortical convolutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cockayne Syndrome: A Diffusion Tensor Imaging and Volumetric Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Koob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuomas Tallinen</w:t>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Young Chung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (6), pp.588 - 593. </w:t>
+              <w:t xml:space="preserve">The British journal of radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.20151033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHYS3632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20151033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342578v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired emotional autobiographical memory associated with right amygdalar-hippocampal atrophy in Alzheimer's disease patients</w:t>
+                <w:t xml:space="preserve">Different Temporal Patterns of Specific and General Autobiographical Memories across the Lifespan in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Botzung</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.21. </w:t>
+              <w:t xml:space="preserve">Behavioural Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.963460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2015.00021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/963460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289151v1</w:t>
+                <w:t xml:space="preserve">hal-02288069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Temporal Patterns of Specific and General Autobiographical Memories across the Lifespan in Alzheimer’s Disease</w:t>
+                <w:t xml:space="preserve">Impaired emotional autobiographical memory associated with right amygdalar-hippocampal atrophy in Alzheimer's disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Botzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Botzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.963460. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/963460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2015.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288069v1</w:t>
+                <w:t xml:space="preserve">hal-01289151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Approach to Diffusion Direction Sensitive Slice Registration and 3-D DTI Reconstruction From Moving Fetal Brain Anatomy</w:t>
               </w:r>
@@ -6105,51 +6105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying and modelling tissue maturation in the living human fetal brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.3-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6183,51 +6183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse et le traitement d'images IRM cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6393,1148 +6393,1148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Tractography Using Q-Ball Imaging and Particle Filtering: Application to Adult and in-utero Fetal Brain Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint filtering-estimation of Stokes vector images based on a non-local means approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pontabry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Christian Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estanislao Oubel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colin Studholme</w:t>
+                <w:t xml:space="preserve">Alex Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mériam Koob</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jihad Zallat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17, pp.297-310. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (9), pp.2028-2037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2012.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.29.002028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873625v1</w:t>
+                <w:t xml:space="preserve">hal-00727659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint filtering-estimation of Stokes vector images based on a non-local means approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic Tractography Using Q-Ball Imaging and Particle Filtering: Application to Adult and in-utero Fetal Brain Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Heinrich</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Julien Pontabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Lallement</w:t>
+                <w:t xml:space="preserve">Estanislao Oubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihad Zallat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mériam Koob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (9), pp.2028-2037. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.297-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.29.002028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727659v1</w:t>
+                <w:t xml:space="preserve">hal-00873625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervised patch-based approach for human brain labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of Scattered Data in Fetal Diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estanislao Oubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériam Koob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dietemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (10), http://ieeexplore.ieee.org/xpls/abs_all.jsp?arnumber=5771116. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.28-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2011.2156806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631458v1</w:t>
+                <w:t xml:space="preserve">hal-00680285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive segmentation based on component-trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-local fuzzy segmentation method: Application to brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caldairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dietemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 44 (10-11), pp.2539-2554. </w:t>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.1916-1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2011.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687001v1</w:t>
+                <w:t xml:space="preserve">hal-00476587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Scattered Data in Fetal Diffusion MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Interactive segmentation based on component-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériam Koob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dietemann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2011.04.004⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (10-11), pp.2539-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2011.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680285v1</w:t>
+                <w:t xml:space="preserve">hal-00687001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-local fuzzy segmentation method: Application to brain MRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">A supervised patch-based approach for human brain labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (9), pp.1916-1927. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), http://ieeexplore.ieee.org/xpls/abs_all.jsp?arnumber=5771116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2011.2156806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476587v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l'économie sociale et solidaire en France : bilan sociétal, utilité sociale et épreuve identitaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A Non-local Approach for Image Super-Resolution using Intermodality Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et solidarités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.594-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2010.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00497413v1</w:t>
+                <w:t xml:space="preserve">hal-00440313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-local Approach for Image Super-Resolution using Intermodality Priors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Brain Atrophy Estimation Algorithms using Simulated Ground-Truth Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swati Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 14 (4), pp.594-605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2010.04.005⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 14 (3), http://www.sciencedirect.com/science?_ob=ArticleURL&amp;_udi=B6W6Y-4YDKK26-1&amp;_user=4853051&amp;_coverDate=06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440313v2</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Brain Atrophy Estimation Algorithms using Simulated Ground-Truth Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer l'économie sociale et solidaire en France : bilan sociétal, utilité sociale et épreuve identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swati Sharma</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Hélène Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Rumbach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (1), à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477102v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'utilité sociale, débats, enjeux, outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 376, pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7559,64 +7559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'utilité sociale : débats, enjeux et outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 376, pp.12-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7635,264 +7635,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00404765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Valeur du service au cours de la gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Réapprendre à conter : genèse d'un entrepreneur social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Perspectives Sanitaires &amp; Sociales, Hors série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.NA</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87, pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406617v1</w:t>
+                <w:t xml:space="preserve">hal-00263168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réapprendre à conter : genèse d'un entrepreneur social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">L'organisation militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 87, pp.23-34</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 303, pp.44-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263168v1</w:t>
+                <w:t xml:space="preserve">hal-00263169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation militante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">La Valeur du service au cours de la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 303, pp.44-66</w:t>
+              <w:t xml:space="preserve">Revue Perspectives Sanitaires &amp; Sociales, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263169v1</w:t>
+                <w:t xml:space="preserve">hal-00406617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Temporal Calibration Method for 3D Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7943,51 +7943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of three calibration methods for 3-D freehand ultrasound.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,51 +8073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Registration-based Approach for Reconstruction of High Resolution In Utero Fetal MR Brain Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orit Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,51 +8207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de sens : gérer et militer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n° 342, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8270,221 +8270,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confhusius: A robust and fully automatic calibration method for 3D freehand ultrasound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">L'esprit militant et le management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9 (1), pp.25-38</w:t>
+              <w:t xml:space="preserve">Journal de l'Ecole de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55, pp.22-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00136520v1</w:t>
+                <w:t xml:space="preserve">hal-00263003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'esprit militant et le management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Confhusius: A robust and fully automatic calibration method for 3D freehand ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'Ecole de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 55, pp.22-28</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (1), pp.25-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263003v1</w:t>
+                <w:t xml:space="preserve">inserm-00136520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre façon déntreprendre pour les associations éducatives (IIè partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 287, pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8509,51 +8509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association dissociée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue du Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8578,51 +8578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer et militer: une autre façon d'entreprendre pour les associations éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 286, pp.62-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8647,51 +8647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation populaire : entre commandes publiques et besoins sociaux, le projet associatif est en crise de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 279, pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8710,264 +8710,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historique des centres de vacances et de loisirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">De la foi au marché - L'étonnante mutation des patronages d'antan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guide du formateur Léo Lagrange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 59, pp.68-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262774v1</w:t>
+                <w:t xml:space="preserve">hal-00278116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la foi au marché - L'étonnante mutation des patronages d'antan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Le défi, commandes publiques, projets associatifs, besoins sociaux : qui instrumentalise qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 59, pp.68-82</w:t>
+              <w:t xml:space="preserve">Revue JPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278116v1</w:t>
+                <w:t xml:space="preserve">hal-00262775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi, commandes publiques, projets associatifs, besoins sociaux : qui instrumentalise qui ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Historique des centres de vacances et de loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue JPA</w:t>
+              <w:t xml:space="preserve">Guide du formateur Léo Lagrange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262775v1</w:t>
+                <w:t xml:space="preserve">hal-00262774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de l'emploi dans les centres sociaux : quelle interprétation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 80, pp.123-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9024,51 +9024,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie cérébrale néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9145,51 +9145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Fetal Brain Analysis Using MR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9262,103 +9262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the social and solidarity-based economy in France: societal balance sheet-social utility and identity trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRIEC, Bouchard Marie J. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Worth of the Social Economy: An International Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp. 87-109, 2009</w:t>
@@ -9387,51 +9387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'esprit militant et le management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de l'Ecole de Paris, vol.11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de Paris, pp.293-301, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9456,51 +9456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si tu veux la paix, prépare la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'engagement des jeunes dans la solidarité internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INJEP, pp.60-64, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9676,1007 +9676,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kamgnia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137778v1</w:t>
+                <w:t xml:space="preserve">hal-05244127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kamgnia</w:t>
+                <w:t xml:space="preserve">Joint Multi-Contrast Reconstruction of Fetal MRI based on Implicit Neural Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIPPI 2024: 9th International Workshop, Held in Conjunction with MICCAI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco. pp.14-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73260-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244127v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Multi-Contrast Reconstruction of Fetal MRI based on Implicit Neural Representations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIPPI 2024: 9th International Workshop, Held in Conjunction with MICCAI 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Huston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-73260-7_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04650604v2</w:t>
+                <w:t xml:space="preserve">hal-04863223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Beck</w:t>
+                <w:t xml:space="preserve">Early anatomo-functional correlations using voxel-based lesion-symptom mapping in children with left-sided stroke lesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Araneda Oyaneder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleyenheuft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th Annual Meeting of the European Academy Of Childhood-onset Disability (EACD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04863223v1</w:t>
+                <w:t xml:space="preserve">hal-04999379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early anatomo-functional correlations using voxel-based lesion-symptom mapping in children with left-sided stroke lesion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Guzetta</w:t>
+                <w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kamgnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Meeting of the European Academy Of Childhood-onset Disability (EACD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999379v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis Of Deep Learning Classification Methods Of 3D Kinematic Data For Neurological Gait Disorders</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analysis of Disentangled Representation Learning for High-Resolution Dynamic MRI Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Scavinner-Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Deigo, CA,, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3006829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576157v1</w:t>
+                <w:t xml:space="preserve">hal-04598556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Disentangled Representation Learning for High-Resolution Dynamic MRI Synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+                <w:t xml:space="preserve">Validating stroke lesion segmentation methods using MRI in children : transferability of deep learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Araneda Oyaneder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleyenheuft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, San Deigo, CA,, United States. </w:t>
+              <w:t xml:space="preserve">ISBI 2024: 21st IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3006829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598556v1</w:t>
+                <w:t xml:space="preserve">hal-04607398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage basé sur l'intersection de coupes orthogonales (ROSI) pour l'estimation du mouvement en IRM cérébrale foetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rfiap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
@@ -10699,710 +10712,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-based Computational Modeling of Human Cortical Folding</w:t>
+                <w:t xml:space="preserve">Unraveling Systematic Biases in Brain Segmentation: Insights from Synthetic Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kerachni</w:t>
+                <w:t xml:space="preserve">Romain Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lavigne</w:t>
+                <w:t xml:space="preserve">Ines Khemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Urcun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehdi Ounissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2024: 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIDL 2024: Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370557v1</w:t>
+                <w:t xml:space="preserve">hal-04608723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Systematic Biases in Brain Segmentation: Insights from Synthetic Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI-based Computational Modeling of Human Cortical Folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerachni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Urcun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valabregue</w:t>
+                <w:t xml:space="preserve">Mireia Alenya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Khemir</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscar Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIDL 2024: Medical Imaging with Deep Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCOMAS 2024: 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/eccomas.2024.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608723v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating stroke lesion segmentation methods using MRI in children : transferability of deep learning models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l’émergence des plis du cortex cérébral in utero : apport de l’analyse par bandes de fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerachni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024: 21st IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607398v1</w:t>
+                <w:t xml:space="preserve">hal-05055245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On divergence-free neural ODE for classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benaïchouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2024: 27th International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.254-265, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-78186-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’émergence des plis du cortex cérébral in utero : apport de l’analyse par bandes de fréquences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Analysis Of Deep Learning Classification Methods Of 3D Kinematic Data For Neurological Gait Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyang Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055245v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG Source Imaging by Supervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1170-1174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11436,90 +11436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de sources électrophysiologiques par apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023 : 19ième édition du colloque d’ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11544,103 +11544,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective motion estimation for fetal brain MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTA 2023: International Conference on Image Processing Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
@@ -11678,103 +11678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de mouvement rétrospective pour l'IRM cérébrale foetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
@@ -11803,103 +11803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learnable Variational Models for the Reconstruction of Sea Surface Currents Using Ais Data Streams: A Case Study on the Sicily Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benaïchouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boussidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022: IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6821-6824, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11927,317 +11927,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised reconstruction of sea surface currents from AIS maritime traffic data using learnable variational models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">END-TO-END LEARNING OF VARIATIONAL MODELS AND SOLVERS FOR THE RESOLUTION OF INTERPOLATION PROBLEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9415038⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2021 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto (Virtual conference), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139066v1</w:t>
+                <w:t xml:space="preserve">hal-03139133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">END-TO-END LEARNING OF VARIATIONAL MODELS AND SOLVERS FOR THE RESOLUTION OF INTERPOLATION PROBLEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Unsupervised reconstruction of sea surface currents from AIS maritime traffic data using learnable variational models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benaïchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto (Virtual conference), Canada. </w:t>
+              <w:t xml:space="preserve">ICASSP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9415038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139133v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint learning of variational data assimilation models and solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12292,103 +12292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux antagonistes génératifs pour la reconstruction super-résolution et la segmentation en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances - Atelier Apprentissage Profond : Théorie et Applications (APTA@EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t>
@@ -12411,3824 +12411,3824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal resolution enhancement of dynamic MRI sequences within a motion-based framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T1 measurement in short-T2 material with suppressed long-T2 component using an IR-UTE multishot sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Meeting of ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286001v1</w:t>
+                <w:t xml:space="preserve">hal-05513917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'IRM de cervelet de nouveau-nés prématurés par approche hiérarchique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online atlasing using an iterative centroid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2019 - 22nd International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.366-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003654v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02317392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online atlasing using an iterative centroid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On early brain folding patterns using biomechanical growth modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2019 - 22nd International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9_41⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.146-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02317392v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T1 measurement in short-T2 material with suppressed long-T2 component using an IR-UTE multishot sequence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Unbiased longitudinal brain atlas creation using robust linear registration and log-Euclidean framework for diffeomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of ISMRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2019 - 16th IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.1038-1041, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513917v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02099958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end learning of optimal interpolators for geophysical dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of cortical segmentation pipelines on clinical neonatal MRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CI 2019 : 9th International Workshop on Climate Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany. pp.6553-6556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285701v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D in vivo quantification of ankle joint space width using dynamic MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Borotikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Garetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On early brain folding patterns using biomechanical growth modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">End-to-end learning of optimal interpolators for geophysical dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CI 2019 : 9th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285995v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased longitudinal brain atlas creation using robust linear registration and log-Euclidean framework for diffeomorphisms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hierarchical approach for neonate cerebellum segmentation from MRI: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2019 - 16th IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.1038-1041, </w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.483-495, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02099958v2</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cortical segmentation pipelines on clinical neonatal MRI data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Super-résolution et segmentation simultanées d’IRM cérébrales néonatales par réseaux antagonistes génératifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National d’Imagerie du Vivant (CNIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896545v1</w:t>
+                <w:t xml:space="preserve">hal-01978970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical approach for neonate cerebellum segmentation from MRI: An experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Multilabel, multiscale topological transformation for cerebral MRI segmentation post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.483-495, </w:t>
+              <w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.471-482, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982960v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-résolution et segmentation simultanées d’IRM cérébrales néonatales par réseaux antagonistes génératifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Simultaneous super-resolution and segmentation using a generative adversarial network: Application to neonatal brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d’Imagerie du Vivant (CNIV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Venice, Italy. pp.991-994, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978970v1</w:t>
+                <w:t xml:space="preserve">hal-01895163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilabel, multiscale topological transformation for cerebral MRI segmentation post-processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning differential transport operators for the joint super-resolution of sea surface tracers and prediction of subgrid-scale features.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_36⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2019 : 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982972v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous super-resolution and segmentation using a generative adversarial network: Application to neonatal brain MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+                <w:t xml:space="preserve">Temporal resolution enhancement of dynamic MRI sequences within a motion-based framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759255⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895163v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning differential transport operators for the joint super-resolution of sea surface tracers and prediction of subgrid-scale features.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Segmentation d'IRM de cervelet de nouveau-nés prématurés par approche hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019 : 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02285698v1</w:t>
+                <w:t xml:space="preserve">hal-02003654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic similarity, a constrained affine transformation: Application to brain development analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Inversion-Recovery sat-UTE sequence for short-T2 structures positive contrast generation and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericky C. A. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting of ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01871274v1</w:t>
+                <w:t xml:space="preserve">hal-05496347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of frequency modulated pulses in sat-UTE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre G. Carlier</w:t>
+                <w:t xml:space="preserve">Une approche par patchs, multi-atlas, itérative pour la segmentation du cortex cérébral en IRM néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting of ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494148v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion-Recovery sat-UTE sequence for short-T2 structures positive contrast generation and quantification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carlier</w:t>
+                <w:t xml:space="preserve">HIGH-RESOLUTION TEMPORAL RECONSTRUCTION OF ANKLE JOINT FROM DYNAMIC MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting of ISMRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington, DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496347v1</w:t>
+                <w:t xml:space="preserve">hal-02286013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par patchs, multi-atlas, itérative pour la segmentation du cortex cérébral en IRM néonatale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+                <w:t xml:space="preserve">A comparison of magnetization transfer, diffusion tensor imaging and ultrashort TE measurements in a murine model of demyelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting of ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716923v1</w:t>
+                <w:t xml:space="preserve">hal-05510495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of magnetization transfer, diffusion tensor imaging and ultrashort TE measurements in a murine model of demyelination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Inversion-Recovery UTE multispoke sequence: comparison of two excitation schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510495v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH-RESOLUTION TEMPORAL RECONSTRUCTION OF ANKLE JOINT FROM DYNAMIC MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic similarity, a constrained affine transformation: Application to brain development analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286013v1</w:t>
+                <w:t xml:space="preserve">inserm-01871274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion-Recovery UTE multispoke sequence: comparison of two excitation schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">On the use of frequency modulated pulses in sat-UTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericky C. A. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre G. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496351v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la composante T2-courte de la myéline et de l’os cortical avec suppression du signal T2-long basée sur la diffusion en séquence UTE-3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Long-T2 suppression based on saturation and diffusion in a steady-state 3D-UTE sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISMRM'17 : 25th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494119v1</w:t>
+                <w:t xml:space="preserve">hal-01802711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion-non-Recovery (InoR) method for long-T2 suppression in a steady-state 3D-UTE sequence for short-T2 imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Brain MRI Super-Resolution using Deep 3D Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM'17 : 25th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.197 - 200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802710v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain MRI Super-Resolution using Deep 3D Convolutional Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Multi-Scale Supervoxel Matching using Random Forests for Automatic Semi-Dense Abdominal Image Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950500⟩</w:t>
+              <w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symphosium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596811v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-T2 suppression based on saturation and diffusion in a steady-state 3D-UTE sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Myelin and cortical bone short-T2 quantification using saturation and diffusion-based long-T2 suppression in a steady-state 3D-UTE sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM'17 : 25th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802711v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myelin and cortical bone short-T2 quantification using saturation and diffusion-based long-T2 suppression in a steady-state 3D-UTE sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Méthode de suppression de la composante T2-longue basée sur la saturation et la diffusion en état stationnaire dans une séquence UTE-3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM'17 : 25th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802707v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Multi-Scale Supervoxel Matching using Random Forests for Automatic Semi-Dense Abdominal Image Registration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Méthode Inversion-non-Recovery (InoR) pour la suppression de la composante T2-longue en séquence UTE-3D pour l’imagerie T2-courte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symphosium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465421v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de suppression de la composante T2-longue basée sur la saturation et la diffusion en état stationnaire dans une séquence UTE-3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Quantification de la composante T2-courte de la myéline et de l’os cortical avec suppression du signal T2-long basée sur la diffusion en séquence UTE-3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu D. Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494155v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode Inversion-non-Recovery (InoR) pour la suppression de la composante T2-longue en séquence UTE-3D pour l’imagerie T2-courte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Inversion-non-Recovery (InoR) method for long-T2 suppression in a steady-state 3D-UTE sequence for short-T2 imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISMRM'17 : 25th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496279v1</w:t>
+                <w:t xml:space="preserve">hal-01802710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Forests on Hierarchical Multi-Scale Supervoxels for Liver Tumor Segmentation in Dynamic Contrast-Enhanced CT Scans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16277,571 +16277,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation semi-automatique de tumeurs du foie en TDM dynamique pour l'estimation du taux de nécrose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Transition énergétique et économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque "Développement industriel et risques : enjeux et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214068v1</w:t>
+                <w:t xml:space="preserve">ineris-01855176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et économie circulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Semi-automatic Liver Tumor Segmentation in Dynamic Contrast-Enhanced CT Scans Using Random Forests and Supervoxels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Memeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Développement industriel et risques : enjeux et perspectives"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Machine Learning in Medical Imaging (MLMI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.212-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24888-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855176v1</w:t>
+                <w:t xml:space="preserve">hal-01214060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Local Super-resolution of Missing Data in Multi-sensor Observations of Sea Surface Geophysical Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Missing data super-resolution using non-local and statistical priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2015: IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec, Canada. pp.676 - 680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292234v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic Liver Tumor Segmentation in Dynamic Contrast-Enhanced CT Scans Using Random Forests and Supervoxels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Non-Local Super-resolution of Missing Data in Multi-sensor Observations of Sea Surface Geophysical Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Machine Learning in Medical Imaging (MLMI 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IGARSS 2015: IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.TUP.PJ.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214060v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing data super-resolution using non-local and statistical priors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Segmentation semi-automatique de tumeurs du foie en TDM dynamique pour l'estimation du taux de nécrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Memeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01271182v1</w:t>
+                <w:t xml:space="preserve">hal-01214068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du développement cérébral in utero à partir de données IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pontabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16892,77 +16892,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CI 2014 : 4th International Workshop on Climate Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Boulder, United States</w:t>
@@ -16991,64 +16991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'atlas longitudinal en IRM de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pontabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17073,64 +17073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de caractéristiques pour l'étude de la maturation cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pontabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17155,103 +17155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the cortex in fetal MRI using a topological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caldairou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériam Koob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Chicago, United States. pp.2045-2048, </w:t>
@@ -17289,103 +17289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven cortex segmentation in reconstructed fetal MRI by using structural constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caldairou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériam Koob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Seville, Spain. pp.503-511, </w:t>
@@ -17423,51 +17423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie sociale et solidaire pour résister face à la crise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil Régional.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17492,51 +17492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de l'économie sociale et solidire est-il venu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRESS-Conseil Régional.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17561,90 +17561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-local fuzzy segmentation method: Application to brain MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caldairou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17695,51 +17695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les singularités de la gestion associatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde, Revue Entreprise et histoire, EHESS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17764,51 +17764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau des entreprises mutualistes et coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès GAEC&amp;Sociétés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17827,954 +17827,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie et emploi, une comparaison entre associations et entreprises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Rendre visible les apports des Structures d'Insertion par l'Activité Économique (SIAE) au développement durable des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de l'institut FEHAP. La gouvernance des organisations à but non lucratif : l'autre gouvernance.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Table ronde, COORACE &amp; VITA,, Séminaire Insertion par l'Activité Économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405796v1</w:t>
+                <w:t xml:space="preserve">hal-00405694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilité sociale : de la théorie aux cas pratiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Question sociale et Économie sociale : l'adaptation permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième journées professionnelles du Dispositif Local d'Accompagnement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Séminaire Chorum Octobre 2008. Groupe Malakoff Médéric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405683v1</w:t>
+                <w:t xml:space="preserve">hal-00405690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre visible les apports des Structures d'Insertion par l'Activité Économique (SIAE) au développement durable des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">L'évaluation de l'utilité sociale au sein de Économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde, COORACE &amp; VITA,, Séminaire Insertion par l'Activité Économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Séminaire Économie Sociale et Solidaire, Association des Régions de France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405694v1</w:t>
+                <w:t xml:space="preserve">hal-00405698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question sociale et Économie sociale : l'adaptation permanente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">De l'intérêt d'une comparaison associations et PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chorum Octobre 2008. Groupe Malakoff Médéric</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">9ème congrès international francophone en entreprenariat et PME. L'entrepreneur et la PME, vecteurs de changement et d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405690v1</w:t>
+                <w:t xml:space="preserve">hal-00405674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt d'une comparaison associations et PME</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Utilité sociale et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès international francophone en entreprenariat et PME. L'entrepreneur et la PME, vecteurs de changement et d'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Groupe de travail utilité sociale, Société Française de l'Évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405674v1</w:t>
+                <w:t xml:space="preserve">hal-00405700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité sociale et évaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">L'innovation dans les services : dévoiler la boîte noire. Conférence introductive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail utilité sociale, Société Française de l'Évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Campus MACIF MAIF, Mutuelle des motards.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405700v1</w:t>
+                <w:t xml:space="preserve">hal-00405696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation dans les services : dévoiler la boîte noire. Conférence introductive.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Les associations, quels enjeux, quelles évolutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campus MACIF MAIF, Mutuelle des motards.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Secours Populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405696v1</w:t>
+                <w:t xml:space="preserve">hal-00405702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations, quels enjeux, quelles évolutions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Militants / Gestionnaires dans l'économie sociale, regards croisés entre praticiens et chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Secours Populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Table ronde CEGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405702v1</w:t>
+                <w:t xml:space="preserve">hal-00405706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militants / Gestionnaires dans l'économie sociale, regards croisés entre praticiens et chercheurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Militer et gérer : du projet à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde CEGES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France</w:t>
+              <w:t xml:space="preserve">Militer et gérer : du projet à la réalité. Etre militant aujourd'hui. Du projet politique à la réalité du projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405706v1</w:t>
+                <w:t xml:space="preserve">hal-00405678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de l'utilité sociale au sein de Économie sociale et solidaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">L'évaluation du projet par le récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Économie Sociale et Solidaire, Association des Régions de France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">ALICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405698v1</w:t>
+                <w:t xml:space="preserve">hal-00405707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militer et gérer : du projet à la réalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">L'observation et la mesure de l'Economie sociale et solidaire en PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Militer et gérer : du projet à la réalité. Etre militant aujourd'hui. Du projet politique à la réalité du projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence du Conseil Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405678v1</w:t>
+                <w:t xml:space="preserve">hal-00405704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation du projet par le récit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Démographie et emploi, une comparaison entre associations et entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Les rencontres de l'institut FEHAP. La gouvernance des organisations à but non lucratif : l'autre gouvernance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405707v1</w:t>
+                <w:t xml:space="preserve">hal-00405796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'observation et la mesure de l'Economie sociale et solidaire en PACA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">L'utilité sociale : de la théorie aux cas pratiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Conseil Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Deuxième journées professionnelles du Dispositif Local d'Accompagnement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405704v1</w:t>
+                <w:t xml:space="preserve">hal-00405683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Rencontres de la Gouvernance : Les administrateurs, implication, renouvellement et représentativité dans l'économie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CJDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18793,264 +18793,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercheur en plein air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Gérer un projet, réapprendre à conter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference, ISEOR - Academy of Management (Etats-Unis), Division « Innovative Research Methods to create valid and operational knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon,, France</w:t>
+              <w:t xml:space="preserve">Conférence Associations, problématiques émergentes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263171v1</w:t>
+                <w:t xml:space="preserve">hal-00263172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et gérer collectivement le sens de l'action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Chercheur en plein air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International CIRIEC Research Conference on the Social Economy, Canadian Social Economy Hub</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Victoria, BC, France</w:t>
+              <w:t xml:space="preserve">International Conference, ISEOR - Academy of Management (Etats-Unis), Division « Innovative Research Methods to create valid and operational knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263347v1</w:t>
+                <w:t xml:space="preserve">hal-00263171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer un projet, réapprendre à conter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Produire et gérer collectivement le sens de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Associations, problématiques émergentes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International CIRIEC Research Conference on the Social Economy, Canadian Social Economy Hub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Victoria, BC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263172v1</w:t>
+                <w:t xml:space="preserve">hal-00263347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démographie emploi et gouvernance : une comparaison associations et entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX1ème colloque de l’ADDES, Dynamiques entrepreneuriales et stratégies de développement dans l’économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19069,126 +19069,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de sens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Les conditions de co-production du projet associatif par les bénévoles et les salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference and Doctoral Consortium, Division "Organizational Development and Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Chorum et FONDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263060v1</w:t>
+                <w:t xml:space="preserve">hal-00263157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'utilité sociale : une injonction de la puissance publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRIEC, "Methods and Indicators for the Evaluation of the Social Economy"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19207,333 +19207,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de co-production du projet associatif par les bénévoles et les salariés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">La participation dans les entreprises de l'économie sociale : le cas des associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Chorum et FONDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">Seminaire LISE, GRIF, CESTE "La participation, mythe et réalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263157v1</w:t>
+                <w:t xml:space="preserve">hal-00263065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation dans les entreprises de l'économie sociale : le cas des associations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Les outils de gestion du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire LISE, GRIF, CESTE "La participation, mythe et réalité"</w:t>
+              <w:t xml:space="preserve">Conférence des UMA "Quel engagement associatif aujourd'hui ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263065v1</w:t>
+                <w:t xml:space="preserve">hal-00263058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de gestion du sens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Le militant gestionnaire : genèse de l'entrepreneur social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des UMA "Quel engagement associatif aujourd'hui ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche du CERMAT et du LOG "Quel management pour les associations ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263058v1</w:t>
+                <w:t xml:space="preserve">hal-00263057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le militant gestionnaire : genèse de l'entrepreneur social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">La fabrique de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche du CERMAT et du LOG "Quel management pour les associations ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference and Doctoral Consortium, Division "Organizational Development and Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263057v1</w:t>
+                <w:t xml:space="preserve">hal-00263060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To manage and to militate: the militant organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mondragon Conference Research 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Onati, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19558,51 +19558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'organisation militante »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque européen de l'International Society for Third-Sector Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19627,51 +19627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'esprit militant et le management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Vies Collectives de l'Ecole de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19696,64 +19696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust statistical registration of 3D ultrasound images using texture information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19800,51 +19800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer et militer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième rencontres inter-universitaires de l'économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19869,51 +19869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation populaire entre économie publique et économie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du FONJEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19938,51 +19938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel modèle éducatif pour les années 2000 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Fédération Nationale Léo Lagrange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20007,51 +20007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education populaire et appels d'offres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débat public des MJC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20076,51 +20076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adhérent a disparu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'Eté de la FNLL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20177,103 +20177,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Morain-Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
@@ -20315,77 +20315,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Early Brain Development via Longitudinal MRI Registration Using Stationary Velocity Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Scalvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerachni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20404,579 +20404,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des déformations longitudinales cérébrales basée sur un champ de vélocité stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scalvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097223v1</w:t>
+                <w:t xml:space="preserve">hal-04897254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des déformations longitudinales cérébrales basée sur un champ de vélocité stationnaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897254v1</w:t>
+                <w:t xml:space="preserve">hal-04896982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+                <w:t xml:space="preserve">Apprentissage synthétique : une nouvelle voie pour la segmentation de structures cérébrales en présence d’AVC périnatal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Araneda Oyaneder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleyenheuft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+              <w:t xml:space="preserve">IABM 2025 : 3ème Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896982v2</w:t>
+                <w:t xml:space="preserve">hal-04999315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage synthétique : une nouvelle voie pour la segmentation de structures cérébrales en présence d’AVC périnatal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bleyenheuft</w:t>
+                <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABM 2025 : 3ème Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999315v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
@@ -20999,359 +20999,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981343v1</w:t>
+                <w:t xml:space="preserve">hal-03929211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929211v1</w:t>
+                <w:t xml:space="preserve">hal-03981343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t>
@@ -21380,128 +21380,128 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Loron</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -21550,51 +21550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the way to a firm grasp on safety issues of additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Marlair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21677,64 +21677,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériam Koob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dietemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -21756,51 +21756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management durable à l'aune de l'éthique. Associer le sociétaire au projet de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21818,51 +21818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir du face à face commercial : un enjeu pour créer du sens dans la relation bancaire au sein de l'économie sociale et solidaire&amp;quot;, in GIANFALDONI P., RICHEZ BATTISTI N., La gouvernance partenariale des banques coopératives françaises,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21880,51 +21880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des indicateurs pertinents de pilotage et d'évaluation des actions éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21968,332 +21968,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Data Manifold Geometry via Non-Contracting Flows</w:t>
+                <w:t xml:space="preserve">Majorization-Minimization Networks for Inverse Problems: An Application to EEG Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vigouroux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Le Minh Triet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486024v1</w:t>
+                <w:t xml:space="preserve">hal-05473673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majorization-Minimization Networks for Inverse Problems: An Application to EEG Imaging</w:t>
+                <w:t xml:space="preserve">Discovering Data Manifold Geometry via Non-Contracting Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Minh Triet Tran</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">David Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473673v1</w:t>
+                <w:t xml:space="preserve">hal-05486024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic learning: a novel approach for segmenting structures in children brains with perinatal stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Araneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bleyenheuft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -22354,51 +22354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Girka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auzias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22433,90 +22433,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergence-free continuous normalizing flows for uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benaïchouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22528,394 +22528,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface geophysical fields using non-local and statistical priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114989v1</w:t>
+                <w:t xml:space="preserve">hal-01216762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface geophysical fields using non-local and statistical priors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216762v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01114993v1</w:t>
+                <w:t xml:space="preserve">hal-01114989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BTK: An Open-Source Toolkit for Fetal Brain MR Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estanislao Oubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pontabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22963,90 +22963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche a contrario pour la détection de changements dans des images IRM multimodales 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23126,51 +23126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance partenariale des Banques coopératives françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23235,51 +23235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assessment of Electromagnetic Localizers in the Context of 3D Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23346,51 +23346,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To manage and militate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Ecole Polytechnique X, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23417,51 +23417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse d'images et de calibration pour l'échographie 3D en mode main-libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23520,51 +23520,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse d'images pour l'anatomie numérique cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Strasbourg, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23751,51 +23751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904761v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan He" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scavinner-Dorval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2025-e8dc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08155-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Lan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gueret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108095" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165111" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1444935" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945559v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109529" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04999518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garetier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Makki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02841851221101889" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782622v5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03672588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legouhy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2022.3166593" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03349912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.655224" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87124-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legoff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163162" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191966v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pretzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Dhollander" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51292" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03219309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emre Kavur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinem Gezer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tianatahina Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107667" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02493143v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Proisy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214174" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05304976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gravot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000008811" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05242167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-020-00868-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.109490" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285990v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.07.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004228v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.250" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4116" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796729v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00890-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.02.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27057" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01761063v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2018.09.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pontabry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Studholme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Dietemann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.07.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito de Blasi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1493-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines de Macedo Santos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv123" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Koob" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20151033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2523605" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averi Kitsch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Miller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vann Chau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Poskitt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.12.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Tallinen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Chung" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3632" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289151v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2015.00021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288069v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/963460" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288096v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fogtmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmishtaa Seshamani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kroenke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Chapman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2284014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Studholme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2013.06.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694405v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288100v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cretin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack R. Foucher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114774" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontabry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Oubel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.11.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727659v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lallement" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zallat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.002028" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631458v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Habas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2156806" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687001v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dietemann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.03.025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.04.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caldairou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.06.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497413v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraisse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440313v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.04.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477102v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Sharma" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rumbach" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.02.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406616v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406617v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263168v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263169v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001215v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140890v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Mj Letteboer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiro J. Niessen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.882134" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257196v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Glenn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bistra Iordanova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rodriguez-Carranza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vigneron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2006.05.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136520v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263003v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262943v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262776v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262944v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262774v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278116v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295913v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wallois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293484v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriah Thomason" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22023-9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541520v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263015v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650604v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73260-7_2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999379v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lhermitte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Araneda Oyaneder" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleyenheuft" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guzetta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576157v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598556v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006829" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904724v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370557v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavigne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Urcun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Alenya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2024.168" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608723v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khemir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607398v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635273" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05120232v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jarraya" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78186-5_17" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055245v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591918v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219527v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320066" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231162v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goff" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussidi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883870" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139066v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9415038" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03139133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414629" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927356v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286001v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makki" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borotikar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garetier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ben Salem" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857749" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003654v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317392v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_41" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513917v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285701v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285996v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856687" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099958v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759508" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982960v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_37" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982972v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_36" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285698v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900571" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01871274v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494148v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericky C. A. Araujo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Carlier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496347v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01716923v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510495v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286013v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363809" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496351v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494119v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802710v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802711v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802707v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465421v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950567" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494155v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496279v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284631v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Memeo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214068v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855176v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292234v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214060v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24888-2_26" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271182v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350884" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988894v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829411v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829413v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695037v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872814" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695055v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_61" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402937v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402934v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695014v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_74" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402929v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402944v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405796v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405683v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405694v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405690v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405674v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405700v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405696v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405702v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405706v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405698v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405678v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405707v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405704v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405789v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263171v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263347v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263172v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263357v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263060v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263059v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263157v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263065v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263058v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263057v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262942v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262882v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262986v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341744v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247028" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262830v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262829v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262826v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262827v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262828v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470105v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897254v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999315v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854312v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879089v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Taleb" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schweitzer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407274v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407208v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262598v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486024v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473673v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Triet Tran" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123560v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Araneda" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199794v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Girka" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pron" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auzias" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813499v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216762v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671183v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152717v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072180v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001110v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011991v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011781v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan He" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scavinner-Dorval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2025-e8dc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08155-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904761v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Lan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gueret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1444935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04999518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garetier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Makki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02841851221101889" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782622v5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945559v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109529" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03672588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legouhy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2022.3166593" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87124-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pretzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Dhollander" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51292" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03219309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emre Kavur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinem Gezer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tianatahina Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107667" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03349912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.655224" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02493143v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Proisy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214174" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05304976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gravot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000008811" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00154" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05242167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-020-00868-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488454v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.109490" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4116" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796729v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00890-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.02.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.07.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004228v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.250" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27057" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01761063v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2018.09.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pontabry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Studholme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Dietemann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.07.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito de Blasi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1493-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293455v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averi Kitsch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Miller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vann Chau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Poskitt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.12.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441483v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2523605" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342578v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Tallinen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Chung" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3632" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines de Macedo Santos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv123" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Koob" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20151033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288069v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/963460" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289151v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2015.00021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288096v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fogtmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmishtaa Seshamani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kroenke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Chapman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2284014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Studholme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2013.06.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694405v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288100v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cretin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack R. Foucher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114774" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727659v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lallement" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zallat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.002028" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontabry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Oubel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.11.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680285v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dietemann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.04.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caldairou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Habas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.06.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.03.025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2156806" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440313v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.04.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477102v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Sharma" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rumbach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.02.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497413v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eme" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraisse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406616v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263168v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263169v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001215v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140890v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Mj Letteboer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiro J. Niessen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.882134" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257196v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Glenn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bistra Iordanova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rodriguez-Carranza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vigneron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2006.05.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263003v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136520v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262943v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262776v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262944v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278116v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262775v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262774v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295913v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wallois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293484v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriah Thomason" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22023-9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541520v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263015v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650604v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73260-7_2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999379v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lhermitte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Araneda Oyaneder" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleyenheuft" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guzetta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598556v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006829" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607398v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635273" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904724v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608723v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khemir" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370557v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavigne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Urcun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Alenya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2024.168" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055245v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05120232v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jarraya" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78186-5_17" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576157v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591918v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219527v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320066" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231162v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goff" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussidi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883870" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03139133v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414629" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139066v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9415038" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927356v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513917v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_41" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099958v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759508" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285996v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borotikar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garetier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856687" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285701v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982960v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_37" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982972v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_36" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285698v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900571" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286001v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ben Salem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857749" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003654v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496347v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericky C. A. Araujo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01716923v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286013v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363809" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510495v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496351v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01871274v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Carlier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802711v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465421v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950567" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802707v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494155v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496279v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494119v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802710v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284631v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Memeo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855176v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214060v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24888-2_26" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271182v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350884" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292234v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214068v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988894v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829411v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829413v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695037v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872814" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695055v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_61" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402937v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402934v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695014v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_74" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402929v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402944v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405694v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405690v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405698v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405674v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405700v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405696v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405702v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405706v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405678v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405707v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405704v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405796v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405683v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405789v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263172v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263171v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263347v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263357v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263157v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263059v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263065v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263058v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263057v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263060v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262942v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262882v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262986v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341744v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247028" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262830v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262829v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262826v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262827v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262828v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470105v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897254v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999315v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854312v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879089v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Taleb" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schweitzer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407274v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407208v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262598v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473673v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Triet Tran" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486024v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123560v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Araneda" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199794v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Girka" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pron" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auzias" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813499v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216762v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671183v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152717v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072180v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001110v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011991v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011781v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>