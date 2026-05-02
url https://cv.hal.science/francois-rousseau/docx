--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -17,4989 +17,5076 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> François Rousseau </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prof. François Rousseau, IMT Atlantique</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">francois-rousseau</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-9837-7487</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">075894467</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LabelProp: A semi-automatic segmentation tool for 3D medical images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative comparison of explainable AI methods for interpreting deep learning–based classification of 3D gait kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyan He</w:t>
+                <w:t xml:space="preserve">Zhengyang Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances T Sheehan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06284⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-46243-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092859v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning disentangled representations for unpaired synthesis of high-resolution dynamic MRI</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intersection-based slice motion estimation for fetal brain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59275/j.melba.2025-e8dc⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.110005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003686v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burst of gyrification in the human brain after birth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LabelProp: A semi-automatic segmentation tool for 3D medical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Deruelle</w:t>
+                <w:t xml:space="preserve">Nathan Decaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Desnous</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances T Sheehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08155-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (109), pp.6284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115252v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersection-based slice motion estimation for fetal brain imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning disentangled representations for unpaired synthesis of high-resolution dynamic MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+                <w:t xml:space="preserve">Claire Scavinner-Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (February 2025), pp.16-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59275/j.melba.2025-e8dc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904761v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a diagnostic tool for neurological gait disorders in childhood combining 3D gait kinematics and deep learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burst of gyrification in the human brain after birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Houx</w:t>
+                <w:t xml:space="preserve">Angeline Mihailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cacioppo</w:t>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108095⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08155-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464978v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Residual Attention U-Net for Fast Ultrasound Imaging from a Single Plane-Wave Equivalent to Diverging Wave Imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousseau</w:t>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24165111⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0312822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069458v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLAM – A thin-client for interoperable annotation and biomedical signal handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, pp.101795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of supervised learning methods for electrical source imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a diagnostic tool for neurological gait disorders in childhood combining 3D gait kinematics and deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyang Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Reynaud</w:t>
+                <w:t xml:space="preserve">Laetitia Houx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Merlini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Cacioppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.108095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2024.1444935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073131v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Complex Residual Attention U-Net for Fast Ultrasound Imaging from a Single Plane-Wave Equivalent to Diverging Wave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemeur</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 113 (April), pp.102349. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.5111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24165111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439964v1</w:t>
+                <w:t xml:space="preserve">hal-05069458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive analysis of supervised learning methods for electrical source imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Delannoy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2024.1444935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576760v2</w:t>
+                <w:t xml:space="preserve">hal-05073131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and comparison of image quality between two real-time sequences for dynamic MRI of distal joints at 3.0 Tesla</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Garetier</w:t>
+                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rousset</w:t>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Makki</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Yannick Lemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Radiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02841851221101889⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113 (April), pp.102349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999518v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning Normalizing Flows into Monge Maps with Geodesic Gaussian Preserving Flows</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semi-automatic muscle segmentation in MR images using deep registration-based label propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances T Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (August 2023), pp.109529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782622v5</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic muscle segmentation in MR images using deep registration-based label propagation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frances T Sheehan</w:t>
+                <w:t xml:space="preserve">Assessment and comparison of image quality between two real-time sequences for dynamic MRI of distal joints at 3.0 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109529⟩</w:t>
+              <w:t xml:space="preserve">Acta Radiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (3), pp.1093-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02841851221101889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945559v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative centroid approach for diffeomorphic online atlasing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Turning Normalizing Flows into Monge Maps with Geodesic Gaussian Preserving Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benaïchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672588v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782622v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An iterative centroid approach for diffeomorphic online atlasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Antoine Legouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (2), pp.322-336. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (9), pp.2521-2531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2022.3166593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238786v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of biophysical parameters in a biomechanical model of cortical folding patterns</w:t>
+                <w:t xml:space="preserve">Joint Interpolation and Representation Learning for Irregularly Sampled Satellite-Derived Geophysical Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bohi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87124-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.655224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fams.2021.655224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218635v1</w:t>
+                <w:t xml:space="preserve">hal-03349912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Reconstruction of Sea Surface Currents from AIS Maritime Traffic Data Using Trainable Variational Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Benaïchouche</w:t>
+                <w:t xml:space="preserve">The influence of biophysical parameters in a biomechanical model of cortical folding patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Legoff</w:t>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guichoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13163162⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.7686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87124-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319098v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A connectome-based approach to assess motor outcome after neonatal arterial ischemic stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+                <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Pretzel</w:t>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Groeschel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs Dhollander</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (5), pp.1024-1037. </w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.322-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.51292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191966v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdominal multi-organ segmentation with cascaded convolutional and adversarial deep networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+                <w:t xml:space="preserve">Unsupervised Reconstruction of Sea Surface Currents from AIS Maritime Traffic Data Using Trainable Variational Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benaïchouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Emre Kavur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
+                <w:t xml:space="preserve">Clément Legoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sinem Gezer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2021.102109⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13163162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219309v1</w:t>
+                <w:t xml:space="preserve">hal-03319098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised quality evaluation of binary partition trees for object segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abdominal multi-organ segmentation with cascaded convolutional and adversarial deep networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Emre Kavur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Tianatahina Francky Randrianasoa</w:t>
+                <w:t xml:space="preserve">N. Sinem Gezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107667⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117, pp.102109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2021.102109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151830v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Interpolation and Representation Learning for Irregularly Sampled Satellite-Derived Geophysical Fields</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A connectome-based approach to assess motor outcome after neonatal arterial ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pretzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Groeschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Dhollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fams.2021.655224⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.1024-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349912v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional brain development analysis through registration using anisotropic similarity, a constrained affine transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Commowick</w:t>
+                <w:t xml:space="preserve">Supervised quality evaluation of binary partition trees for object segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Tianatahina Francky Randrianasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maia Proisy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214174⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.107667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02493143v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+                <w:t xml:space="preserve">SegSRGAN: Super-resolution and segmentation using generative adversarial networks — Application to neonatal brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000008811⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.103755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304976v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189136v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Blood Oxygenation Level-Dependent fMRI Response to Motor Tasks Altered in Children After Neonatal Stroke?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Regional brain development analysis through registration using anisotropic similarity, a constrained affine transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00154⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.e0214174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569155v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02493143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic MRI for articulating joint evaluation on 1.5 T and 3.0 T scanners: setup, protocols, and real-time sequences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Muscle MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insights into Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13244-020-00868-5⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (3), pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000008811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242167v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new deep learning-based method for the detection of gait events in children with gait disorders: Proof-of-concept and concurrent validity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Is the Blood Oxygenation Level-Dependent fMRI Response to Motor Tasks Altered in Children After Neonatal Stroke?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Houx</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Groeschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.109490⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488454v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegSRGAN: Super-resolution and segmentation using generative adversarial networks — Application to neonatal brain MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+                <w:t xml:space="preserve">Dynamic MRI for articulating joint evaluation on 1.5 T and 3.0 T scanners: setup, protocols, and real-time sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103755⟩</w:t>
+              <w:t xml:space="preserve">Insights into Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13244-020-00868-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189136v3</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in Cortical Morphology after Neonatal Stroke: Compensation in the Contralesional Hemisphere?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A new deep learning-based method for the detection of gait events in children with gait disorders: Proof-of-concept and concurrent validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hertz‐pannier</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Houx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.109490 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.109490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dneu.22679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02285917v1</w:t>
+                <w:t xml:space="preserve">hal-03488454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations of quantitative MRI metrics with myelin basic protein (MBP) staining in a murine model of demyelination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
+                <w:t xml:space="preserve">Watervoxels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (9), pp.e4116. </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.317-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.4116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2019.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285900v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Networks as Flows of Diffeomorphisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Multiscale brain MRI super-resolution using deep 3D convolutional networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-019-00890-3⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.101647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796729v2</w:t>
+                <w:t xml:space="preserve">hal-01635455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo ankle joint kinematics from dynamic magnetic resonance imaging using a registration-based framework</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Artificial neuroradiology: Between human and artificial networks of neurons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Attye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (5), pp.279-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02285921v1</w:t>
+                <w:t xml:space="preserve">hal-02285990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neuroradiology: Between human and artificial networks of neurons?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Correlations of quantitative MRI metrics with myelin basic protein (MBP) staining in a murine model of demyelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (9), pp.e4116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02285990v1</w:t>
+                <w:t xml:space="preserve">hal-02285900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale brain MRI super-resolution using deep 3D convolutional networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+                <w:t xml:space="preserve">Alterations in Cortical Morphology after Neonatal Stroke: Compensation in the Contralesional Hemisphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Groeschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz‐pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101647⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (4), pp.303-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635455v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watervoxels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual Networks as Flows of Diffeomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2019.250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-019-00890-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004228v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diffusion-Based Method for Long-T2 Suppression in Steady State Sequences: Validation and Application for 3D-UTE Imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo ankle joint kinematics from dynamic magnetic resonance imaging using a registration-based framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.27057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285913v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative multi-atlas patch-based approach for cortex segmentation from neonatal MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Diffusion-Based Method for Long-T2 Suppression in Steady State Sequences: Validation and Application for 3D-UTE Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (2), pp.548-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.27057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2018.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01761063v2</w:t>
+                <w:t xml:space="preserve">hal-02285913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discriminative feature selection approach for shape analysis: application to fetal brain cortical folding study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Studholme</w:t>
+                <w:t xml:space="preserve">An iterative multi-atlas patch-based approach for cortex segmentation from neonatal MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koob</w:t>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L Dietemann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35, pp.313 - 326. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2016.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115169v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-adaptive supervoxel-based random forests for liver tumor segmentation in dynamic contrast-enhanced CT scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,18446 +5144,14233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch-based augmentation of Expectation-Maximization for brain MRI tissue segmentation at arbitrary age after premature birth</w:t>
+                <w:t xml:space="preserve">A discriminative feature selection approach for shape analysis: application to fetal brain cortical folding study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengyuan Liu</w:t>
+                <w:t xml:space="preserve">J Pontabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averi Kitsch</w:t>
+                <w:t xml:space="preserve">C Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Miller</w:t>
+                <w:t xml:space="preserve">M. Koob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vann Chau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L Dietemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.12.009⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.313 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293455v1</w:t>
+                <w:t xml:space="preserve">hal-01115169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface temperature fields using non-local and statistical priors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Cockayne Syndrome: A Diffusion Tensor Imaging and Volumetric Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Koob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2523605⟩</w:t>
+              <w:t xml:space="preserve">The British journal of radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.20151033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20151033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441483v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the growth and form of cortical convolutions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Are Developmental Trajectories of Cortical Folding Comparable Between Cross-sectional Datasets of Fetuses and Preterm Newborns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines de Macedo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Angleys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHYS3632⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.3023 - 3035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342578v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Developmental Trajectories of Cortical Folding Comparable Between Cross-sectional Datasets of Fetuses and Preterm Newborns?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Angleys</w:t>
+                <w:t xml:space="preserve">Patch-based augmentation of Expectation-Maximization for brain MRI tissue segmentation at arbitrary age after premature birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Averi Kitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vann Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Poskitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv123⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.387 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342582v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cockayne Syndrome: A Diffusion Tensor Imaging and Volumetric Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface temperature fields using non-local and statistical priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The British journal of radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20151033⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.2665 - 2675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2523605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425490v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Temporal Patterns of Specific and General Autobiographical Memories across the Lifespan in Alzheimer’s Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">On the growth and form of cortical convolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Tallinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Young Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Després</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/963460⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.588 - 593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS3632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288069v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired emotional autobiographical memory associated with right amygdalar-hippocampal atrophy in Alzheimer's disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Botzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2015.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Approach to Diffusion Direction Sensitive Slice Registration and 3-D DTI Reconstruction From Moving Fetal Brain Anatomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different Temporal Patterns of Specific and General Autobiographical Memories across the Lifespan in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mads Fogtmann</w:t>
+                <w:t xml:space="preserve">Anne Botzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharmishtaa Seshamani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Teresa Chapman</w:t>
+                <w:t xml:space="preserve">Olivier Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2284014⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.963460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/963460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288096v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling tissue maturation in the living human fetal brain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">L'analyse et le traitement d'images IRM cérébrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.MED900</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288104v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse et le traitement d'images IRM cérébrales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Unified Approach to Diffusion Direction Sensitive Slice Registration and 3-D DTI Reconstruction From Moving Fetal Brain Anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Fogtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharmishtaa Seshamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kroenke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.272-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2284014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694405v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right Anterior Insula: Core Region of Hallucinations in Cognitive Neurodegenerative Diseases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying and modelling tissue maturation in the living human fetal brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114774⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288100v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint filtering-estimation of Stokes vector images based on a non-local means approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Right Anterior Insula: Core Region of Hallucinations in Cognitive Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Lallement</w:t>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihad Zallat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack R. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.29.002028⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e114774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727659v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Tractography Using Q-Ball Imaging and Particle Filtering: Application to Adult and in-utero Fetal Brain Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pontabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estanislao Oubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériam Koob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17, pp.297-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Scattered Data in Fetal Diffusion MRI</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Joint filtering-estimation of Stokes vector images based on a non-local means approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Zallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2011.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (9), pp.2028-2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.29.002028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680285v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-local fuzzy segmentation method: Application to brain MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Interactive segmentation based on component-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériam Koob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dietemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 44 (9), pp.1916-1927. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 44 (10-11), pp.2539-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2011.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.06.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00476587v1</w:t>
+                <w:t xml:space="preserve">hal-00687001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive segmentation based on component-trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A supervised patch-based approach for human brain labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dietemann</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2011.03.025⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), http://ieeexplore.ieee.org/xpls/abs_all.jsp?arnumber=5771116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2011.2156806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687001v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervised patch-based approach for human brain labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of Scattered Data in Fetal Diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estanislao Oubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériam Koob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dietemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2011.2156806⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631458v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-local Approach for Image Super-Resolution using Intermodality Priors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A non-local fuzzy segmentation method: Application to brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caldairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2010.04.005⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.1916-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440313v2</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Brain Atrophy Estimation Algorithms using Simulated Ground-Truth Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A Non-local Approach for Image Super-Resolution using Intermodality Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 14 (3), http://www.sciencedirect.com/science?_ob=ArticleURL&amp;_udi=B6W6Y-4YDKK26-1&amp;_user=4853051&amp;_coverDate=06. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.594-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477102v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l'économie sociale et solidaire en France : bilan sociétal, utilité sociale et épreuve identitaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Brain Atrophy Estimation Algorithms using Simulated Ground-Truth Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swati Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Eme</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fraisse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucien Rumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et solidarités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (3), http://www.sciencedirect.com/science?_ob=ArticleURL&amp;_udi=B6W6Y-4YDKK26-1&amp;_user=4853051&amp;_coverDate=06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2010.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00497413v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de l'utilité sociale, débats, enjeux, outils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A Novel Temporal Calibration Method for 3D Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 376, pp.NA</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406616v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'utilité sociale : débats, enjeux et outils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Quantitative evaluation of three calibration methods for 3-D freehand ultrasound.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloes Mj Letteboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiro J. Niessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (11), pp.1492-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2006.882134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00404765v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00140890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réapprendre à conter : genèse d'un entrepreneur social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Registration-based Approach for Reconstruction of High Resolution In Utero Fetal MR Brain Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orit Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bistra Iordanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rodriguez-Carranza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (9), pp.1072-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acra.2006.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263168v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation militante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Confhusius: A robust and fully automatic calibration method for 3D freehand ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...496 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (1), pp.25-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00136520v1</w:t>
-              </w:r>
-[...550 lines deleted...]
-                <w:t xml:space="preserve">hal-00278127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie cérébrale néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en images. Les nouvelles technologies d'imagerie pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.146-159, 2022, 978-2-271-14330-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Fetal Brain Analysis Using MR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moriah Thomason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fetal Development: Research on Brain and Behavior, Environmental Influences, and Emerging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.407 - 427, 2016, 978-3-319-22022-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22023-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293484v1</w:t>
-              </w:r>
-[...261 lines deleted...]
-                <w:t xml:space="preserve">hal-00262712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (103)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated pipeline for processing and analysis of clinical fetal diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cazzolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kamgnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244127v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Multi-Contrast Reconstruction of Fetal MRI based on Implicit Neural Representations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+                <w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kamgnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIPPI 2024: 9th International Workshop, Held in Conjunction with MICCAI 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650604v2</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Beck</w:t>
+                <w:t xml:space="preserve">Joint Multi-Contrast Reconstruction of Fetal MRI based on Implicit Neural Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980955⟩</w:t>
+              <w:t xml:space="preserve">PIPPI 2024: 9th International Workshop, Held in Conjunction with MICCAI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco. pp.14-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73260-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863223v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early anatomo-functional correlations using voxel-based lesion-symptom mapping in children with left-sided stroke lesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Araneda Oyaneder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bleyenheuft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Guzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Meeting of the European Academy Of Childhood-onset Disability (EACD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Loron</w:t>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Huston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137778v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Disentangled Representation Learning for High-Resolution Dynamic MRI Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis Of Deep Learning Classification Methods Of 3D Kinematic Data For Neurological Gait Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyang Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Scavinner-Dorval</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598556v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating stroke lesion segmentation methods using MRI in children : transferability of deep learning models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling Systematic Biases in Brain Segmentation: Insights from Synthetic Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ounissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024: 21st IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIDL 2024: Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607398v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage basé sur l'intersection de coupes orthogonales (ROSI) pour l'estimation du mouvement en IRM cérébrale foetale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+                <w:t xml:space="preserve">MRI-based Computational Modeling of Human Cortical Folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerachni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Urcun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Alenya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rfiap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCOMAS 2024: 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/eccomas.2024.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904724v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Systematic Biases in Brain Segmentation: Insights from Synthetic Training</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Disentangled Representation Learning for High-Resolution Dynamic MRI Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Scavinner-Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIDL 2024: Medical Imaging with Deep Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Deigo, CA,, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3006829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608723v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-based Computational Modeling of Human Cortical Folding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oscar Camara</w:t>
+                <w:t xml:space="preserve">Validating stroke lesion segmentation methods using MRI in children : transferability of deep learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Araneda Oyaneder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleyenheuft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2024: 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23967/eccomas.2024.168⟩</w:t>
+              <w:t xml:space="preserve">ISBI 2024: 21st IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370557v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’émergence des plis du cortex cérébral in utero : apport de l’analyse par bandes de fréquences</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recalage basé sur l'intersection de coupes orthogonales (ROSI) pour l'estimation du mouvement en IRM cérébrale foetale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+              <w:t xml:space="preserve">rfiap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055245v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On divergence-free neural ODE for classification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l’émergence des plis du cortex cérébral in utero : apport de l’analyse par bandes de fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerachni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2024: 27th International Conference on Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120232v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis Of Deep Learning Classification Methods Of 3D Kinematic Data For Neurological Gait Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On divergence-free neural ODE for classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benaïchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyang Lan</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2024: 27th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.254-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78186-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576157v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG Source Imaging by Supervised Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Imagerie de sources électrophysiologiques par apprentissage supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023 : 19ième édition du colloque d’ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591918v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de sources électrophysiologiques par apprentissage supervisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">EEG Source Imaging by Supervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023 : 19ième édition du colloque d’ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1170-1174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219527v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective motion estimation for fetal brain MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTA 2023: International Conference on Image Processing Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de mouvement rétrospective pour l'IRM cérébrale foetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learnable Variational Models for the Reconstruction of Sea Surface Currents Using Ais Data Streams: A Case Study on the Sicily Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benaïchouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boussidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022: IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.6821-6824, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">END-TO-END LEARNING OF VARIATIONAL MODELS AND SOLVERS FOR THE RESOLUTION OF INTERPOLATION PROBLEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Unsupervised reconstruction of sea surface currents from AIS maritime traffic data using learnable variational models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benaïchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414629⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9415038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139133v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised reconstruction of sea surface currents from AIS maritime traffic data using learnable variational models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">END-TO-END LEARNING OF VARIATIONAL MODELS AND SOLVERS FOR THE RESOLUTION OF INTERPOLATION PROBLEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9415038⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2021 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto (Virtual conference), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139066v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint learning of variational data assimilation models and solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMWF-ESA 2020 - Workshop on Machine Learning for Earth System Observation and Prediction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux antagonistes génératifs pour la reconstruction super-résolution et la segmentation en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances - Atelier Apprentissage Profond : Théorie et Applications (APTA@EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T1 measurement in short-T2 material with suppressed long-T2 component using an IR-UTE multishot sequence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Segmentation d'IRM de cervelet de nouveau-nés prématurés par approche hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513917v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online atlasing using an iterative centroid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal resolution enhancement of dynamic MRI sequences within a motion-based framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2019 - 22nd International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9_41⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02317392v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On early brain folding patterns using biomechanical growth modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">4D in vivo quantification of ankle joint space width using dynamic MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.146-149, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856670⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285995v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased longitudinal brain atlas creation using robust linear registration and log-Euclidean framework for diffeomorphisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Legouhy</w:t>
+                <w:t xml:space="preserve">End-to-end learning of optimal interpolators for geophysical dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Commowick</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2019 - 16th IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CI 2019 : 9th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02099958v2</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cortical segmentation pipelines on clinical neonatal MRI data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+                <w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896545v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Online atlasing using an iterative centroid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2019 - 22nd International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.366-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286005v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02317392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D in vivo quantification of ankle joint space width using dynamic MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T1 measurement in short-T2 material with suppressed long-T2 component using an IR-UTE multishot sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Meeting of ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285996v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end learning of optimal interpolators for geophysical dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of cortical segmentation pipelines on clinical neonatal MRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CI 2019 : 9th International Workshop on Climate Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany. pp.6553-6556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285701v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical approach for neonate cerebellum segmentation from MRI: An experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Loron</w:t>
+                <w:t xml:space="preserve">On early brain folding patterns using biomechanical growth modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_37⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.146-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982960v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-résolution et segmentation simultanées d’IRM cérébrales néonatales par réseaux antagonistes génératifs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unbiased longitudinal brain atlas creation using robust linear registration and log-Euclidean framework for diffeomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d’Imagerie du Vivant (CNIV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2019 - 16th IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.1038-1041, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978970v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02099958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilabel, multiscale topological transformation for cerebral MRI segmentation post-processing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Hierarchical approach for neonate cerebellum segmentation from MRI: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.471-482, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_36⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.483-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982972v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous super-resolution and segmentation using a generative adversarial network: Application to neonatal brain MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Super-résolution et segmentation simultanées d’IRM cérébrales néonatales par réseaux antagonistes génératifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National d’Imagerie du Vivant (CNIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895163v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning differential transport operators for the joint super-resolution of sea surface tracers and prediction of subgrid-scale features.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Simultaneous super-resolution and segmentation using a generative adversarial network: Application to neonatal brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019 : 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900571⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Venice, Italy. pp.991-994, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285698v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal resolution enhancement of dynamic MRI sequences within a motion-based framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Makki</w:t>
+                <w:t xml:space="preserve">Learning differential transport operators for the joint super-resolution of sea surface tracers and prediction of subgrid-scale features.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Borotikar</w:t>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Garetier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2019 : 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857749⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2019 : 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286001v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'IRM de cervelet de nouveau-nés prématurés par approche hiérarchique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Multilabel, multiscale topological transformation for cerebral MRI segmentation post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.471-482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003654v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion-Recovery sat-UTE sequence for short-T2 structures positive contrast generation and quantification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Anisotropic similarity, a constrained affine transformation: Application to brain development analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting of ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496347v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01871274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par patchs, multi-atlas, itérative pour la segmentation du cortex cérébral en IRM néonatale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+                <w:t xml:space="preserve">On the use of frequency modulated pulses in sat-UTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericky C. A. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre G. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting of ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716923v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH-RESOLUTION TEMPORAL RECONSTRUCTION OF ANKLE JOINT FROM DYNAMIC MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Ben Salem</w:t>
+                <w:t xml:space="preserve">Une approche par patchs, multi-atlas, itérative pour la segmentation du cortex cérébral en IRM néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marne-la-Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286013v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of magnetization transfer, diffusion tensor imaging and ultrashort TE measurements in a murine model of demyelination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Inversion-Recovery sat-UTE sequence for short-T2 structures positive contrast generation and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericky C. A. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510495v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion-Recovery UTE multispoke sequence: comparison of two excitation schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">A comparison of magnetization transfer, diffusion tensor imaging and ultrashort TE measurements in a murine model of demyelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496351v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic similarity, a constrained affine transformation: Application to brain development analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HIGH-RESOLUTION TEMPORAL RECONSTRUCTION OF ANKLE JOINT FROM DYNAMIC MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington, DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01871274v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of frequency modulated pulses in sat-UTE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Inversion-Recovery UTE multispoke sequence: comparison of two excitation schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494148v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-T2 suppression based on saturation and diffusion in a steady-state 3D-UTE sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Inversion-non-Recovery (InoR) method for long-T2 suppression in a steady-state 3D-UTE sequence for short-T2 imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM'17 : 25th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802711v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain MRI Super-Resolution using Deep 3D Convolutional Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Quantification de la composante T2-courte de la myéline et de l’os cortical avec suppression du signal T2-long basée sur la diffusion en séquence UTE-3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu D. Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596811v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Multi-Scale Supervoxel Matching using Random Forests for Automatic Semi-Dense Abdominal Image Registration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Long-T2 suppression based on saturation and diffusion in a steady-state 3D-UTE sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symphosium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM'17 : 25th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465421v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myelin and cortical bone short-T2 quantification using saturation and diffusion-based long-T2 suppression in a steady-state 3D-UTE sequence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Brain MRI Super-Resolution using Deep 3D Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM'17 : 25th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.197 - 200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802707v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de suppression de la composante T2-longue basée sur la saturation et la diffusion en état stationnaire dans une séquence UTE-3D</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Multi-Scale Supervoxel Matching using Random Forests for Automatic Semi-Dense Abdominal Image Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symphosium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494155v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode Inversion-non-Recovery (InoR) pour la suppression de la composante T2-longue en séquence UTE-3D pour l’imagerie T2-courte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Myelin and cortical bone short-T2 quantification using saturation and diffusion-based long-T2 suppression in a steady-state 3D-UTE sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISMRM'17 : 25th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496279v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la composante T2-courte de la myéline et de l’os cortical avec suppression du signal T2-long basée sur la diffusion en séquence UTE-3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Méthode Inversion-non-Recovery (InoR) pour la suppression de la composante T2-longue en séquence UTE-3D pour l’imagerie T2-courte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494119v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion-non-Recovery (InoR) method for long-T2 suppression in a steady-state 3D-UTE sequence for short-T2 imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Méthode de suppression de la composante T2-longue basée sur la saturation et la diffusion en état stationnaire dans une séquence UTE-3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM'17 : 25th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802710v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Forests on Hierarchical Multi-Scale Supervoxels for Liver Tumor Segmentation in Dynamic Contrast-Enhanced CT Scans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Memeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et économie circulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Segmentation semi-automatique de tumeurs du foie en TDM dynamique pour l'estimation du taux de nécrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Memeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Développement industriel et risques : enjeux et perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855176v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic Liver Tumor Segmentation in Dynamic Contrast-Enhanced CT Scans Using Random Forests and Supervoxels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Missing data super-resolution using non-local and statistical priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Machine Learning in Medical Imaging (MLMI 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24888-2_26⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec, Canada. pp.676 - 680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214060v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing data super-resolution using non-local and statistical priors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Semi-automatic Liver Tumor Segmentation in Dynamic Contrast-Enhanced CT Scans Using Random Forests and Supervoxels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Memeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2015 : IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350884⟩</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Machine Learning in Medical Imaging (MLMI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.212-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24888-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271182v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Local Super-resolution of Missing Data in Multi-sensor Observations of Sea Surface Geophysical Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2015: IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.TUP.PJ.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation semi-automatique de tumeurs du foie en TDM dynamique pour l'estimation du taux de nécrose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The Analog Ensemble Kalman Filter and Smoother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Memeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CI 2014 : 4th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214068v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du développement cérébral in utero à partir de données IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pontabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analog Ensemble Kalman Filter and Smoother</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Construction d'atlas longitudinal en IRM de diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pontabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CI 2014 : 4th International Workshop on Climate Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boulder, United States</w:t>
+              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188825v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'atlas longitudinal en IRM de diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Sélection de caractéristiques pour l'étude de la maturation cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pontabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829411v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de caractéristiques pour l'étude de la maturation cérébrale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Segmentation of the cortex in fetal MRI using a topological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caldairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériam Koob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chicago, United States. pp.2045-2048, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829413v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the cortex in fetal MRI using a topological model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Data-driven cortex segmentation in reconstructed fetal MRI by using structural constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caldairou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériam Koob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872814⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Seville, Spain. pp.503-511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23672-3_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695037v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven cortex segmentation in reconstructed fetal MRI by using structural constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">A non-local fuzzy segmentation method: Application to brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caldairou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mériam Koob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Seville, Spain. pp.503-511, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23672-3_61⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Münster, Germany. pp.606-613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03767-2_74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695055v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie sociale et solidaire pour résister face à la crise.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Robust statistical registration of 3D ultrasound images using texture information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2276 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2003 : IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Barcelone, Spain. pp.581 - 584, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2003.1247028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341744v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-00262828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Early Brain Development via Longitudinal MRI Registration Using Stationary Velocity Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scalvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerachni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">, 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470237v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Early Brain Development via Longitudinal MRI Registration Using Stationary Velocity Fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
+                <w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Morain-Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470105v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des déformations longitudinales cérébrales basée sur un champ de vélocité stationnaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897254v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+                <w:t xml:space="preserve">Apprentissage synthétique : une nouvelle voie pour la segmentation de structures cérébrales en présence d’AVC périnatal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Araneda Oyaneder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleyenheuft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+              <w:t xml:space="preserve">IABM 2025 : 3ème Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896982v2</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage synthétique : une nouvelle voie pour la segmentation de structures cérébrales en présence d’AVC périnatal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bleyenheuft</w:t>
+                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABM 2025 : 3ème Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999315v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des déformations longitudinales cérébrales basée sur un champ de vélocité stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scalvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097223v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the way to a firm grasp on safety issues of additive manufacturing</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.14-15</w:t>
+                <w:t xml:space="preserve">Automatic Template-based Brain Extraction in Fetal MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériam Koob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dietemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879089v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-00262598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majorization-Minimization Networks for Inverse Problems: An Application to EEG Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Discovering Data Manifold Geometry via Non-Contracting Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05473673v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Data Manifold Geometry via Non-Contracting Flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Majorization-Minimization Networks for Inverse Problems: An Application to EEG Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Minh Triet Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05486024v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic learning: a novel approach for segmenting structures in children brains with perinatal stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bleyenheuft</w:t>
+                <w:t xml:space="preserve">An open-source pipeline for super-resolution of fetal non-human primate diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cazzolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dienye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05123560v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of synthetic learning applied to neonatal brain MRI segmentation</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Synthetic learning: a novel approach for segmenting structures in children brains with perinatal stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Araneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bleyenheuft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04199794v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence-free continuous normalizing flows for uncertainty quantification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Comprehensive analysis of synthetic learning applied to neonatal brain MRI segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Valabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Girka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03813499v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface geophysical fields using non-local and statistical priors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Divergence-free continuous normalizing flows for uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benaïchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216762v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114993v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Joint interpolation of multi-sensor sea surface geophysical fields using non-local and statistical priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114989v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BTK: An Open-Source Toolkit for Fetal Brain MR Image Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Colin Studholme</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671183v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BTK: An Open-Source Toolkit for Fetal Brain MR Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estanislao Oubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pontabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une approche a contrario pour la détection de changements dans des images IRM multimodales 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance partenariale des Banques coopératives françaises</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Laboratoire Biens Normes Contrats (LBNC). 2008, pp.224</w:t>
+                <w:t xml:space="preserve">Quality Assessment of Electromagnetic Localizers in the Context of 3D Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4408, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To manage and militate.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Méthodes d'analyse d'images et de calibration pour l'échographie 3D en mode main-libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gestion et management. Ecole Polytechnique X, 2004. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
+              <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2003. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23506,105 +19380,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse d'images pour l'anatomie numérique cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Strasbourg, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01011781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId544"/>
+      <w:footerReference w:type="default" r:id="rId481"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23670,51 +19544,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="917AD6E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -23751,51 +19777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan He" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scavinner-Dorval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2025-e8dc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08155-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904761v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Lan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gueret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1444935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04999518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garetier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Makki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02841851221101889" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782622v5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945559v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109529" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03672588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legouhy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2022.3166593" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87124-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pretzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Dhollander" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51292" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03219309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emre Kavur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinem Gezer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tianatahina Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107667" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03349912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.655224" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02493143v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Proisy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214174" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05304976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gravot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000008811" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00154" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05242167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-020-00868-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488454v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.109490" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4116" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796729v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00890-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.02.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.07.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004228v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.250" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27057" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01761063v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2018.09.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pontabry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Studholme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Dietemann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.07.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito de Blasi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1493-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293455v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averi Kitsch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Miller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vann Chau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Poskitt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.12.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441483v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2523605" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342578v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Tallinen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Chung" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3632" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines de Macedo Santos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv123" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Koob" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20151033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288069v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/963460" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289151v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2015.00021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288096v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fogtmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmishtaa Seshamani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kroenke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Chapman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2284014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Studholme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2013.06.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694405v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288100v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cretin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack R. Foucher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114774" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727659v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lallement" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zallat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.002028" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontabry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Oubel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.11.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680285v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dietemann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.04.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caldairou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Habas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.06.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.03.025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2156806" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440313v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.04.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477102v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Sharma" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rumbach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.02.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497413v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eme" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraisse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406616v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263168v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263169v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001215v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140890v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Mj Letteboer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiro J. Niessen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.882134" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257196v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Glenn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bistra Iordanova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rodriguez-Carranza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vigneron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2006.05.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263003v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136520v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262943v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262776v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262944v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278116v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262775v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262774v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295913v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wallois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293484v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriah Thomason" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22023-9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541520v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263015v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650604v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73260-7_2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999379v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lhermitte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Araneda Oyaneder" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleyenheuft" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guzetta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598556v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006829" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607398v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635273" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904724v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608723v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khemir" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370557v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavigne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Urcun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Alenya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2024.168" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055245v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05120232v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jarraya" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78186-5_17" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576157v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591918v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219527v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320066" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231162v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goff" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussidi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883870" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03139133v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414629" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139066v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9415038" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927356v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513917v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_41" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099958v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759508" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285996v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borotikar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garetier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856687" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285701v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982960v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_37" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982972v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_36" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285698v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900571" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286001v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ben Salem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857749" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003654v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496347v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericky C. A. Araujo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01716923v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286013v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363809" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510495v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496351v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01871274v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Carlier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802711v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465421v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950567" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802707v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494155v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496279v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494119v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802710v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284631v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Memeo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855176v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214060v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24888-2_26" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271182v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350884" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292234v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214068v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988894v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829411v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829413v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695037v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872814" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695055v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_61" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402937v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402934v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695014v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_74" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402929v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402944v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405694v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405690v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405698v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405674v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405700v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405696v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405702v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405706v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405678v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405707v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405704v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405796v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405683v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405789v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263172v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263171v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263347v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263357v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263157v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263059v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263065v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263058v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263057v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263060v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262942v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262882v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262986v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341744v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247028" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262830v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262829v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262826v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262827v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262828v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470105v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897254v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999315v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854312v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879089v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Taleb" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schweitzer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407274v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407208v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262598v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473673v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Triet Tran" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486024v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123560v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Araneda" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199794v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Girka" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pron" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auzias" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813499v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216762v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671183v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152717v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072180v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001110v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011991v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011781v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9837-7487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075894467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Lan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-46243-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904761v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scavinner-Dorval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2025-e8dc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08155-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gueret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108095" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1444935" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945559v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109529" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04999518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garetier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Makki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02841851221101889" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782622v5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03672588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legouhy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2022.3166593" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03349912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.655224" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218635v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87124-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guichoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163162" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03219309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emre Kavur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinem Gezer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pretzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groeschel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Dhollander" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51292" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tianatahina Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107667" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02493143v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Proisy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214174" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05304976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gravot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000008811" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00154" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05242167v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13244-020-00868-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.109490" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004228v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.250" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4116" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285917v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz&#8208;pannier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22679" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796729v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00890-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.02.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27057" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01761063v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2018.09.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito de Blasi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1493-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115169v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pontabry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Studholme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koob" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Dietemann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.07.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Koob" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laugel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20151033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines de Macedo Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv123" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293455v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averi Kitsch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Miller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vann Chau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Poskitt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.12.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441483v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2523605" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Tallinen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Chung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3632" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2015.00021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/963460" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694405v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fogtmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmishtaa Seshamani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kroenke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Chapman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2284014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288104v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Studholme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2013.06.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02288100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cretin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack R. Foucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114774" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873625v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontabry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Oubel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.11.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727659v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lallement" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Zallat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.002028" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687001v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dietemann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.03.025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Habas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2156806" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680285v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.04.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caldairou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.06.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440313v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.04.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477102v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Sharma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rumbach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.02.002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140890v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Mj Letteboer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiro J. Niessen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.882134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257196v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Glenn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bistra Iordanova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rodriguez-Carranza" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vigneron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2006.05.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136520v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295913v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wallois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moriah Thomason" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22023-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650604v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73260-7_2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999379v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lhermitte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Araneda Oyaneder" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bleyenheuft" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guzetta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576157v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khemir" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370557v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavigne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Urcun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Alenya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2024.168" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598556v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006829" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607398v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635273" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904724v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05120232v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jarraya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78186-5_17" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219527v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591918v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161325v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320066" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154498v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04231162v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goff" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussidi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883870" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139066v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9415038" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03139133v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414629" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927356v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286001v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makki" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borotikar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garetier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ben Salem" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857749" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285996v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856687" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285701v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317392v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_41" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513917v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285995v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856670" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02099958v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759508" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982960v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_37" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285698v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900571" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982972v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_36" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01871274v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494148v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericky C. A. Araujo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Carlier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01716923v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496347v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510495v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Antal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286013v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363809" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496351v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802710v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802711v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465421v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950567" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802707v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496279v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494155v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284631v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Memeo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214068v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271182v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350884" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214060v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24888-2_26" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292234v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188825v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988894v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829411v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829413v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695037v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872814" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695055v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_61" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695014v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_74" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341744v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247028" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470105v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999315v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897254v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879089v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Taleb" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schweitzer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486024v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473673v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Triet Tran" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599206v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sein" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leroux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dienye" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123560v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Araneda" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199794v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Valabregue" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Girka" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pron" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auzias" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813499v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216762v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671183v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152717v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072180v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011991v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011781v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>