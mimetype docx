--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -144,51 +144,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -450,321 +450,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Decadal Deltaic Land-Surface Changes: Gauging the Vulnerability of a Selection of Mediterranean and Black Sea River Deltas</w:t>
+                <w:t xml:space="preserve">Préservation, conservation et exploitation : enjeux et perspectives pour un Océan mondial en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Christian Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Besset</w:t>
+                <w:t xml:space="preserve">Olivier Dupéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Zainescu</w:t>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabatier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Harlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9050512⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.30440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324859v1</w:t>
+                <w:t xml:space="preserve">hal-03575156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation, conservation et exploitation : enjeux et perspectives pour un Océan mondial en santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Decadal Deltaic Land-Surface Changes: Gauging the Vulnerability of a Selection of Mediterranean and Black Sea River Deltas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dupéré</w:t>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dolique</w:t>
+                <w:t xml:space="preserve">Manon Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Harlay</w:t>
+                <w:t xml:space="preserve">Florin Zainescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Lagabrielle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.30440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse9050512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575156v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-Level Rise and Shoreline Changes Along an Open Sandy Coast: Case Study of Gulf of Taranto, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Scardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Scicchitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -835,3321 +835,3187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended sediment flux at the Rhone river mouth (France) based on ADCP measurements during flood events.</w:t>
+                <w:t xml:space="preserve">Suspended sediment flux at the Rhone River mouth (France) based on ADCP measurements during flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Hanot</w:t>
+                <w:t xml:space="preserve">B. Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Raccasi</w:t>
+                <w:t xml:space="preserve">G. Raccasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 191 (8), pp.508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10661-019-7605-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317880v1</w:t>
+                <w:t xml:space="preserve">hal-04310558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended sediment flux at the Rhone River mouth (France) based on ADCP measurements during flood events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+                <w:t xml:space="preserve">River delta shoreline reworking and erosion in the Mediterranean and Black Seas: the potential roles of fluvial sediment starvation and other factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hanot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-019-7605-y⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310558v1</w:t>
+                <w:t xml:space="preserve">hal-01765636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of sediment transport pattern in the mouth of the Rhone delta: Role of storm, and flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 198 (B, SI), pp.568-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River delta shoreline reworking and erosion in the Mediterranean and Black Seas: the potential roles of fluvial sediment starvation and other factors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field evidence of swash groundwater circulation in the microtidal rousty beach, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.139⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.144-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765636v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of swash groundwater circulation in the microtidal rousty beach, France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">20th century sediment budget trends on the Western Gulf of Lions shoreface (France): An application of an integrated method for the study of sediment coastal reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">C. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Barusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.09.009⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204, pp.Pages 625-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412450v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transport éolien dans le système plage-dune de la baie d'El Haouzia (côte atlantique marocaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.101-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/physio-geo.3872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic dynamics of a sand barrier driven by monsoon/typhoon conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier – Génie Civil, Dunkerque, 2-4 Juillet 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of 34th Conference on Coastal Engineering, Seoul, Korea, 2014, 34, pp.sediment.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v34.sediment.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426583v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Historic dynamics of a sand barrier driven by monsoon/typhoon conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier – Génie Civil, Dunkerque, 2-4 Juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990349v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geomorphic evolution and sediment balance of the lower Rhône River (southern France) over the last 130 years: Hydropower dams versus other control factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raccasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 219, pp.27-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20th century sediment budget trends on the Western Gulf of Lions shoreface (France): An application of an integrated method for the study of sediment coastal reservoirs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Barusseau</w:t>
+                <w:t xml:space="preserve">Monitoring temps reel haute resolution d'un littoral: MAGOBS (Villeneuve-les-Maguelone, Golfe du Lion, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Azerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.064-G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.09.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01266983v1</w:t>
+                <w:t xml:space="preserve">hal-00854410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events : the KUNSHEN experiment (Wan-tzu-liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.034-M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper beach reconstruction patternsafter moderate storm events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Brambilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.233-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.023-C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUBDUNE tool: quasi-explicit formulation of the water level along the shoreline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Sylaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie Civil (Cherbourg, 12-14 juin 2012), pp.223-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.022-B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temps reel haute resolution d'un littoral: MAGOBS (Villeneuve-les-Maguelone, Golfe du Lion, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pattern of Sediment Transport in a Microtidal River Mouth Using Geostatistical Sediment-Trend Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mear</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.064-G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (2), pp.138-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2011.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854410v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of Sediment Transport in a Microtidal River Mouth Using Geostatistical Sediment-Trend Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Types de temps et risque d'inondation et d'érosion en Camargue : diagnostique et prévision au 21ème siècle (1993-2100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Mear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348840v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types de temps et risque d'inondation et d'érosion en Camargue : diagnostique et prévision au 21ème siècle (1993-2100)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quantification de transport sédimentaire longshore : application à la baie d'El Haouzia (région d'El Jadida, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14, pp.1-5</w:t>
+              <w:t xml:space="preserve">Bulletins de l'Institut Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.21-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447097v1</w:t>
+                <w:t xml:space="preserve">hal-00668755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de transport sédimentaire longshore : application à la baie d'El Haouzia (région d'El Jadida, Maroc)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Connecting large-scale coastal behaviour with coastal management of the Rhône delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Samat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins de l'Institut Scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (1-2), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668755v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting large-scale coastal behaviour with coastal management of the Rhône delta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Morphodynamics of beach / dune systems: examples from the coast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Musereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.09.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00342747v1</w:t>
+                <w:t xml:space="preserve">hal-00358920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamics of beach / dune systems: examples from the coast of France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suspended sediment and 137Cs fluxes during the exceptional December 2003 flood in the Rhone River, southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7461⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (3-4), pp.350-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358920v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended sediment and 137Cs fluxes during the exceptional December 2003 flood in the Rhone River, southeast France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sediment budget of the Rhône delta shoreface since the middle of the 19th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 234 (1-4), pp.143-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2007.06.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03001417v1</w:t>
+                <w:t xml:space="preserve">hal-00082646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment budget of the Rhône delta shoreface since the middle of the 19th century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evolution of the Rhône delta plain in the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raccasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234 (1-4), pp.143-157</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 222-223, pp.235-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2005.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082646v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Rhône delta plain in the Holocene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Discussion of: PASKOFF, R., 2004. Potential Implications of Sea-Level Rise for France. Journal of Coastal Research, 20(2), 424–434.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 214, pp.860-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/05-0459.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2005.06.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03223420v1</w:t>
+                <w:t xml:space="preserve">hal-03223422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion of: PASKOFF, R., 2004. Potential Implications of Sea-Level Rise for France. Journal of Coastal Research, 20(2), 424–434.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evolution of the Rhone Delta coast since the end of the 19th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 214, pp.860-864. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (4), pp.283-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/05-0459.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2003.1191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223422v1</w:t>
+                <w:t xml:space="preserve">hal-00070934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Rhone Delta coast since the end of the 19th century</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+                <w:t xml:space="preserve">Role of fluvial sediment inputs in the mobility of the Rhône delta coast (France) / Participation des apports sédimentaires fluviaux à la mobilité du littoral du delta du Rhône (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 9 (4), pp.283-300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/morfo.2003.1191⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 9 (4), pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2003.1190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00070934v1</w:t>
+                <w:t xml:space="preserve">hal-00878186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of fluvial sediment inputs in the mobility of the Rhône delta coast (France) / Participation des apports sédimentaires fluviaux à la mobilité du littoral du delta du Rhône (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Premières données sur la contribution des apports sableux du Petit Rhône aux plages du golfe de Beauduc (delta du Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9 (4), pp.271-282. </w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4 (4), pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.2003.1190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/medit.1999.3125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878186v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur la contribution des apports sableux du Petit Rhône aux plages du golfe de Beauduc (delta du Rhône)</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eléments de réflexion pour une gestion plus cohérente d'un système anthropisé : exemple du littoral du delta du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 74 (1), pp.7-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/geoca.1999.4925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4159,130 +4025,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rhône aval en 21 questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zone Atelier Bassin du Rhône (ZABR); GRAIE. 2008, 978-2-917199-03-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4292,2540 +4158,2572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Topo-Bathymetric Survey of the Morphological Evolution of a Microtidal Barred Beach. Case Study: The Coastal Prism of Korba (Mediterranean Coast; Northeast of Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhour Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noamen Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sâadi Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rebai, N; Mastere, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science Technology &amp; Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-116, 2020, MAPPING AND SPATIAL ANALYSIS OF SOCIO-ECONOMIC AND ENVIRONMENTAL INDICATORS FOR SUSTAINABLE DEVELOPMENT: CASE STUDIES FROM NORTH AFRICA, 978-3-030-21166-0; 978-3-030-21165-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-21166-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littoraux et l'élévation du niveau des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercier, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.143-156, 2013, Sciences Sup., 978-2-10-058804-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.merci.2013.01.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering interdisciplinary approaches to marine science: insights from Ocean Sciences Institute (OCEAN, Aix-Marseille University)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New trends in coastal erosion monitoring at the European scale: The Space for Shore comprehensive solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafon V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehouck A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Nonchez</w:t>
+                <w:t xml:space="preserve">Kalousi G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Sanial</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Reiche</w:t>
+                <w:t xml:space="preserve">Stelzer K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Sciences congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth Explorer-9 User Consultation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jul 2019, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193487v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolabelling endothelial microvesicles and evaluating their in vivo biodistribution in healthy and ischemic mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary approaches for the study of sediment discharges to the Mediterranean Sea to mitigate the impact of climate and anthropogenic activities on coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Amrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Garrigue,</w:t>
+                <w:t xml:space="preserve">Saadi Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Giraud,</w:t>
+                <w:t xml:space="preserve">Hakim Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moyon,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Simoncini,</w:t>
+                <w:t xml:space="preserve">Abdallah Hattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European-Association-of-Nuclear-Medicine (EANM), Oct 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia. pp.353-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900656v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approaches for the study of sediment discharges to the Mediterranean Sea to mitigate the impact of climate and anthropogenic activities on coastal environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiolabelling endothelial microvesicles and evaluating their in vivo biodistribution in healthy and ischemic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Garrigue,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Giraud,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oula Amrouni</w:t>
+                <w:t xml:space="preserve">A Moyon,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Mahe</w:t>
+                <w:t xml:space="preserve">V Nail,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadi Abdeljaouad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Hattour</w:t>
+                <w:t xml:space="preserve">S Simoncini,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Springer Conference of the Arabian Journal of Geosciences (CAJG-1), Tunisia 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia. pp.353-358</w:t>
+              <w:t xml:space="preserve">32. Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European-Association-of-Nuclear-Medicine (EANM), Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404493v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in coastal erosion monitoring at the European scale: The Space for Shore comprehensive solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stelzer K.</w:t>
+                <w:t xml:space="preserve">Groundwater fluxes within sandy beaches: swash-driven flow vs cross-barrier gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Explorer-9 User Consultation Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285823v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater fluxes within sandy beaches: swash-driven flow vs cross-barrier gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structure of nearshore currents driven by changes in meteo-marine forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sous</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
+              <w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562908v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01387873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of nearshore currents driven by changes in meteo-marine forcings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale morphodynamics of sand barrier driven by Monsoon/typhoon conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jying Li Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">XIIIème Journées Nationales Génie CIvil Génie Côtier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426582v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale morphodynamics of sand barrier driven by Monsoon/typhoon conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events: the KUNSHEN experiment (Wan Tzu Liao barrier, Taiwan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jying Li Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Journées Nationales Génie CIvil Génie Côtier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">génie civil &amp; génie côtier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018203v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events: the KUNSHEN experiment (Wan Tzu Liao barrier, Taiwan)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">L'apport de modèles numériques pour l'étude morphodynamique d'un système dune-plage macrotidal sous l'effet des tempêtes : plage de la dune Dewulf, Est de Dunkerque, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">génie civil &amp; génie côtier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Les Sables d'Olonne, France. pp.353-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.042-M⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861950v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamique de la plage de la Capte, Hyères, var, suite à la mise en place d'atténuateurs de houle en Géotextile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a E Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a E Paquier</w:t>
+                <w:t xml:space="preserve">F Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xièmes JGCGC Sables d'Olonne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de modèles numériques pour l'étude morphodynamique d'un système dune-plage macrotidal sous l'effet des tempêtes : plage de la dune Dewulf, Est de Dunkerque, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+                <w:t xml:space="preserve">Morphodynamique de la plage de la Capte, Hyères, Var, suite à la mise en place d'atténuateurs de houle en géotextile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.042-M⟩</w:t>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Les Sables d'Olonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.044-M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539914v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamique de la plage de la Capte, Hyères, Var, suite à la mise en place d'atténuateurs de houle en géotextile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations verticales du plancher alluvial du Petit Rhône et fluctuations latérales du trait de côte des Saintes-Maries-de-la-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque national " Dynamiques naturelles des espaces littoraux et leur gestion ", Commission de Géographie de la Mer et des Littoraux (CNFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Arles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711803v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations verticales du plancher alluvial du Petit Rhône et fluctuations latérales du trait de côte des Saintes-Maries-de-la-Mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Le delta du Rhône : bilan et perspectives de recherches sur le fleuve et le littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national " Dynamiques naturelles des espaces littoraux et leur gestion ", Commission de Géographie de la Mer et des Littoraux (CNFG)</w:t>
+              <w:t xml:space="preserve">Excursion du colloque national " Dynamiques naturelles des espaces littoraux et leur gestion ", Commission de Géographie de la Mer et des Littoraux (CNFG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878400v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le delta du Rhône : bilan et perspectives de recherches sur le fleuve et le littoral</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fostering interdisciplinary approaches to marine science: insights from Ocean Sciences Institute (OCEAN, Aix-Marseille University)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nonchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Excursion du colloque national " Dynamiques naturelles des espaces littoraux et leur gestion ", Commission de Géographie de la Mer et des Littoraux (CNFG)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00878564v1</w:t>
+              <w:t xml:space="preserve">One Ocean Sciences congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZABR-OSR - Livrable action I.1 : Quantification de la charge sableuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Launay</w:t>
+                <w:t xml:space="preserve">A. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+                <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vergne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et dynamique de la charge de fond à l'embouchure du Grand Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kulling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cerege. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des apports en suspension du Rhône. Suivi de l'extension du coin salé dans le fleuve. RAPPORT FINAL SUR LA VALIDATION ET L’EXPLOITATIONDE L’ÉQUIPEMENT SCIENTIFIQUE DU BAC DE BARCARIN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CEREGE UMR 7330. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6893,51 +6791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7587A1A"/>
+    <w:nsid w:val="C3301767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7124,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-sabatier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069900612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459088v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anthony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Syvitski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z&#259;inescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaia Syvitski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Z&#259;inescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicholls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01426-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050512" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03575156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dup&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harlay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scardino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scicchitano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangelo Piscitelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilio Milella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051414" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hanot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7605-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Charif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3872" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01266983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barusseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XSHC1JN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854402v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brambilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.023-C" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.022-B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Maillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mear" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2011.8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342747v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Samat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.09.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJL1WCH1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Musereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7461" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.06.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4SW2TVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/05-0459.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1191" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1190" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3125" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637342v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1999.4925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Yahyaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Rebai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;adi Abdeljaouad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21166-0_10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05193487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nonchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reiche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-358" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900656v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garrigue," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giraud," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon," TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nail," TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simoncini," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon V" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehouck A." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalousi G." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelzer K." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Paquier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Certain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gratiot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.042-M" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711803v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.044-M" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878564v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruzzi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750058v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kulling" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776829v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-sabatier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069900612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459088v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anthony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Syvitski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z&#259;inescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaia Syvitski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Z&#259;inescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicholls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01426-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03575156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dup&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harlay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30440" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050512" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scardino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scicchitano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangelo Piscitelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilio Milella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051414" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7605-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.10.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01266983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barusseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XSHC1JN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Charif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3872" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brambilla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.023-C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.022-B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Maillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mear" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2011.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Samat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.09.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJL1WCH1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Musereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7461" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.06.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4SW2TVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223422v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/05-0459.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1191" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1190" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1999.4925" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Yahyaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Rebai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;adi Abdeljaouad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21166-0_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon V" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehouck A." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalousi G." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelzer K." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garrigue," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giraud," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon," TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nail," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simoncini," TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.042-M" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426589v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Paquier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Certain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gratiot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.044-M" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878564v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruzzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05193487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nonchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-358" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750058v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kulling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hanot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>