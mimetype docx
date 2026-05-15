--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -450,321 +450,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation, conservation et exploitation : enjeux et perspectives pour un Océan mondial en santé</w:t>
+                <w:t xml:space="preserve">Multi-Decadal Deltaic Land-Surface Changes: Gauging the Vulnerability of a Selection of Mediterranean and Black Sea River Deltas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bouchard</w:t>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dupéré</w:t>
+                <w:t xml:space="preserve">Manon Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dolique</w:t>
+                <w:t xml:space="preserve">Florin Zainescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Harlay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.30440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9050512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575156v1</w:t>
+                <w:t xml:space="preserve">hal-03324859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Decadal Deltaic Land-Surface Changes: Gauging the Vulnerability of a Selection of Mediterranean and Black Sea River Deltas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préservation, conservation et exploitation : enjeux et perspectives pour un Océan mondial en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Olivier Dupéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Besset</w:t>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Zainescu</w:t>
+                <w:t xml:space="preserve">Jérôme Harlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabatier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwann Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (5), </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9050512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.30440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324859v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-Level Rise and Shoreline Changes Along an Open Sandy Coast: Case Study of Gulf of Taranto, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Scardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Scicchitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -969,235 +969,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River delta shoreline reworking and erosion in the Mediterranean and Black Seas: the potential roles of fluvial sediment starvation and other factors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of sediment transport pattern in the mouth of the Rhone delta: Role of storm, and flood events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.139⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198 (B, SI), pp.568-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765636v1</w:t>
+                <w:t xml:space="preserve">hal-01765612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of sediment transport pattern in the mouth of the Rhone delta: Role of storm, and flood events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">River delta shoreline reworking and erosion in the Mediterranean and Black Seas: the potential roles of fluvial sediment starvation and other factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 198 (B, SI), pp.568-582. </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765612v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of swash groundwater circulation in the microtidal rousty beach, France</w:t>
               </w:r>
@@ -1311,1227 +1311,1227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20th century sediment budget trends on the Western Gulf of Lions shoreface (France): An application of an integrated method for the study of sediment coastal reservoirs</w:t>
+                <w:t xml:space="preserve">Historic dynamics of a sand barrier driven by monsoon/typhoon conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brunel</w:t>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Certain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Sabatier</w:t>
+                <w:t xml:space="preserve">Jiing-Yih Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Barusseau</w:t>
+                <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier – Génie Civil, Dunkerque, 2-4 Juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266983v1</w:t>
+                <w:t xml:space="preserve">hal-01426583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport éolien dans le système plage-dune de la baie d'El Haouzia (côte atlantique marocaine)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
+                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.3872⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings of 34th Conference on Coastal Engineering, Seoul, Korea, 2014, 34, pp.sediment.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v34.sediment.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112456v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPHOONS DRIVEN MORPHODYNAMICS OF THE WAN-TZU-LIAO SAND BARRIER (TAÏWAN)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+                <w:t xml:space="preserve">Modélisation du transport éolien dans le système plage-dune de la baie d'El Haouzia (côte atlantique marocaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9753/icce.v34.sediment.50⟩</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.3872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990349v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic dynamics of a sand barrier driven by monsoon/typhoon conditions</w:t>
+                <w:t xml:space="preserve">The geomorphic evolution and sediment balance of the lower Rhône River (southern France) over the last 130 years: Hydropower dams versus other control factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Campmas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Leroux-Mallouf</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raccasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier – Génie Civil, Dunkerque, 2-4 Juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219, pp.27-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426583v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geomorphic evolution and sediment balance of the lower Rhône River (southern France) over the last 130 years: Hydropower dams versus other control factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">20th century sediment budget trends on the Western Gulf of Lions shoreface (France): An application of an integrated method for the study of sediment coastal reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Provansal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Raccasi</w:t>
+                <w:t xml:space="preserve">J.P. Barusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 219, pp.27-41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 204, pp.Pages 625-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024450v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temps reel haute resolution d'un littoral: MAGOBS (Villeneuve-les-Maguelone, Golfe du Lion, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events : the KUNSHEN experiment (Wan-tzu-liao barrier, Taiwan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Guerinel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Azerad</w:t>
+                <w:t xml:space="preserve">Jying Li Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.064-G⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.034-M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854410v1</w:t>
+                <w:t xml:space="preserve">hal-00854411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events : the KUNSHEN experiment (Wan-tzu-liao barrier, Taiwan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper beach reconstruction patternsafter moderate storm events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jying Li Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.034-M⟩</w:t>
+              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.233-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.023-C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854411v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper beach reconstruction patternsafter moderate storm events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SUBDUNE tool: quasi-explicit formulation of the water level along the shoreline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georgios Sylaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.233-240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.023-C⟩</w:t>
+              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie Civil (Cherbourg, 12-14 juin 2012), pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.022-B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854402v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUBDUNE tool: quasi-explicit formulation of the water level along the shoreline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Sabatier</w:t>
+                <w:t xml:space="preserve">Monitoring temps reel haute resolution d'un littoral: MAGOBS (Villeneuve-les-Maguelone, Golfe du Lion, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Sylaios</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jying Li Liou</w:t>
+                <w:t xml:space="preserve">Pascal Azerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie Civil (Cherbourg, 12-14 juin 2012), pp.223-232. </w:t>
+              <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.022-B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.064-G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854170v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern of Sediment Transport in a Microtidal River Mouth Using Geostatistical Sediment-Trend Analysis</w:t>
               </w:r>
@@ -2543,51 +2543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,51 +2660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de temps et risque d'inondation et d'érosion en Camargue : diagnostique et prévision au 21ème siècle (1993-2100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2742,51 +2742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de transport sédimentaire longshore : application à la baie d'El Haouzia (région d'El Jadida, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2824,51 +2824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting large-scale coastal behaviour with coastal management of the Rhône delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Samat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,64 +2953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamics of beach / dune systems: examples from the coast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 95 (3-4), pp.350-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3229,77 +3229,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment budget of the Rhône delta shoreface since the middle of the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,77 +3380,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raccasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 222-223, pp.235-265. </w:t>
@@ -3500,64 +3500,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion of: PASKOFF, R., 2004. Potential Implications of Sea-Level Rise for France. Journal of Coastal Research, 20(2), 424–434.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3604,51 +3604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Rhone Delta coast since the end of the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3819,209 +3819,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur la contribution des apports sableux du Petit Rhône aux plages du golfe de Beauduc (delta du Rhône)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+                <w:t xml:space="preserve">Eléments de réflexion pour une gestion plus cohérente d'un système anthropisé : exemple du littoral du delta du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 4 (4), pp.11-18. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 74 (1), pp.7-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/medit.1999.3125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/geoca.1999.4925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878238v1</w:t>
+                <w:t xml:space="preserve">hal-00637342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de réflexion pour une gestion plus cohérente d'un système anthropisé : exemple du littoral du delta du Rhône</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Sabatier</w:t>
+                <w:t xml:space="preserve">Premières données sur la contribution des apports sableux du Petit Rhône aux plages du golfe de Beauduc (delta du Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 74 (1), pp.7-25. </w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4 (4), pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/geoca.1999.4925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/medit.1999.3125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637342v1</w:t>
+                <w:t xml:space="preserve">hal-00878238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4039,77 +4039,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rhône aval en 21 questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4185,51 +4185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Topo-Bathymetric Survey of the Morphological Evolution of a Microtidal Barred Beach. Case Study: The Coastal Prism of Korba (Mediterranean Coast; Northeast of Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhour Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noamen Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,51 +4319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,152 +4457,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in coastal erosion monitoring at the European scale: The Space for Shore comprehensive solution</w:t>
+                <w:t xml:space="preserve">Radiolabelling endothelial microvesicles and evaluating their in vivo biodistribution in healthy and ischemic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lafon V</w:t>
+                <w:t xml:space="preserve">P Garrigue,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehouck A.</w:t>
+                <w:t xml:space="preserve">R Giraud,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Robinet</w:t>
+                <w:t xml:space="preserve">A Moyon,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalousi G.</w:t>
+                <w:t xml:space="preserve">V Nail,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stelzer K.</w:t>
+                <w:t xml:space="preserve">S Simoncini,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Explorer-9 User Consultation Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">32. Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European-Association-of-Nuclear-Medicine (EANM), Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285823v1</w:t>
+                <w:t xml:space="preserve">hal-02900656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approaches for the study of sediment discharges to the Mediterranean Sea to mitigate the impact of climate and anthropogenic activities on coastal environments</w:t>
               </w:r>
@@ -4707,152 +4707,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolabelling endothelial microvesicles and evaluating their in vivo biodistribution in healthy and ischemic mice</w:t>
+                <w:t xml:space="preserve">New trends in coastal erosion monitoring at the European scale: The Space for Shore comprehensive solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Garrigue,</w:t>
+                <w:t xml:space="preserve">Lafon V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Giraud,</w:t>
+                <w:t xml:space="preserve">Dehouck A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moyon,</w:t>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Nail,</w:t>
+                <w:t xml:space="preserve">Kalousi G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Simoncini,</w:t>
+                <w:t xml:space="preserve">Stelzer K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European-Association-of-Nuclear-Medicine (EANM), Oct 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Earth Explorer-9 User Consultation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900656v1</w:t>
+                <w:t xml:space="preserve">hal-02285823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater fluxes within sandy beaches: swash-driven flow vs cross-barrier gradients</w:t>
               </w:r>
@@ -4957,471 +4957,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of nearshore currents driven by changes in meteo-marine forcings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rey</w:t>
+                <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Sabatier</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426582v1</w:t>
+                <w:t xml:space="preserve">insu-01387873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+                <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
+              <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01387873v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
+                <w:t xml:space="preserve">The structure of nearshore currents driven by changes in meteo-marine forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, toulon, France</w:t>
+              <w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357778v1</w:t>
+                <w:t xml:space="preserve">hal-01426582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale morphodynamics of sand barrier driven by Monsoon/typhoon conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5476,90 +5476,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events: the KUNSHEN experiment (Wan Tzu Liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">génie civil &amp; génie côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
@@ -5627,51 +5627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5873,51 +5873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Éléonore Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5994,51 +5994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations verticales du plancher alluvial du Petit Rhône et fluctuations latérales du trait de côte des Saintes-Maries-de-la-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national " Dynamiques naturelles des espaces littoraux et leur gestion ", Commission de Géographie de la Mer et des Littoraux (CNFG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6115,51 +6115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excursion du colloque national " Dynamiques naturelles des espaces littoraux et leur gestion ", Commission de Géographie de la Mer et des Littoraux (CNFG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6255,51 +6255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nonchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6504,51 +6504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et dynamique de la charge de fond à l'embouchure du Grand Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kulling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6631,51 +6631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CEREGE UMR 7330. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6791,51 +6791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3301767"/>
+    <w:nsid w:val="994807F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7022,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-sabatier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069900612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459088v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anthony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Syvitski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z&#259;inescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaia Syvitski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Z&#259;inescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicholls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01426-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03575156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dup&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harlay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30440" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050512" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scardino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scicchitano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangelo Piscitelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilio Milella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051414" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7605-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.10.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01266983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barusseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XSHC1JN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Charif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3872" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brambilla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.023-C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.022-B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Maillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mear" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2011.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Samat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.09.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJL1WCH1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Musereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7461" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.06.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4SW2TVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223422v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/05-0459.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1191" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1190" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1999.4925" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Yahyaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Rebai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;adi Abdeljaouad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21166-0_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon V" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehouck A." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalousi G." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelzer K." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garrigue," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giraud," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon," TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nail," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simoncini," TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.042-M" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426589v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Paquier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Certain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gratiot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.044-M" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878564v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruzzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05193487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nonchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-358" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750058v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kulling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hanot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-sabatier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069900612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459088v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anthony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Syvitski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z&#259;inescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaia Syvitski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Z&#259;inescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicholls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01426-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050512" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03575156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dup&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harlay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scardino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scicchitano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangelo Piscitelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurilio Milella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051414" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7605-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765636v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiing-Yih Liou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux-Mallouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.sediment.50" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Charif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3872" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01266983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barusseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XSHC1JN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brambilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.023-C" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sylaios" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.022-B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Maillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mear" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2011.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Samat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.09.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJL1WCH1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Musereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7461" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2007.06.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4SW2TVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223422v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/05-0459.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1191" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1190" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637342v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.1999.4925" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3125" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Yahyaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Rebai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;adi Abdeljaouad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21166-0_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garrigue," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giraud," TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nail," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simoncini," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404493v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Abichou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hattour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafon V" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehouck A." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalousi G." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelzer K." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.042-M" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426589v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a E Paquier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Certain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gratiot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;l&#233;onore Paquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.044-M" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878564v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruzzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05193487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tribot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nonchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-358" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750058v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kulling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hanot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>