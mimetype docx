--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -72,1373 +72,1373 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir juridictionnel et plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jus Politicum 2023 – « Le Pouvoir juridictionnel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, Jus Politicum, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté juridictionnelle. Le prétoire préféré à l’agora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes méconnues de la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIV, Dalloz, pp.11-20, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kantorowicz et la valeur du temps. Réflexions anachroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ernst H. Kantorowicz, un historien pour les juristes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série n°3, Institut Michel Villey, pp.55-64, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois âges de l’état d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’état d’exception, nouveau régime de droit commun des droits et libertés ? Du terrorisme à l’urgence sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Marseille, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36-2020, Economica, pp.91-98, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écueils d’un rapprochement irrésistible de continents : le renseignement saisi par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit du renseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.229-240, 2020, 9782111570191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’urgence à la résilience : la reconquête du temps long</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sortie de l’état d’urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France. 107, Institut Francophone pour la Justice et la Démocratie, pp.73-83, 2020, 978-2-37032-259-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions du colloque L’opposition doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’opposition doctrinale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Strasbourg, France. Mare &amp; Martin, pp.247-252, 2019, 978-2-84934-458-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détenu, citoyen dévoyé ou ennemi du corps social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie privée en prison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77, Lexbase, pp.1-7, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la justiciabilité des mesures de lutte contre le terrorisme. Réflexions l’office du juge en état d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Controverses" - 10 ans de l'Association Française pour la recherche en Droit Administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. Dalloz, pp.203-214, 2017, Thèmes et commentaires, 9782247170333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abnégation des hommes, le sacrifice de la légalité. La Grande Guerre et l’impossible naissance d’un droit administratif d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit public et la Première Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIII, Dalloz, pp.87-104, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restauration de la religion de l’État et la liberté des cultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Charte constitutionnelle du 4 juin 1814. Réflexions pour un bicentenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VII, Dalloz, pp.131-150, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions du droit d’association moderne. Liberté et consentement à la violence dans les communautés religieuses (XVIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps, communautés, minorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, Dalloz, pp.27-59, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps, communautés, minorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, Dalloz, pp.7-9, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté, fondement démocratique pour la loi anti-burqa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 Le Conseil constitutionnel, gardien des libertés publiques?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV, Dalloz, pp.173-204, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jury et la liberté d’expression. La manifestation démocratique d’une aspiration libérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La liberté d’expression, une liberté menacée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV, Dalloz, pp.9-26, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dissolution, une folie ? La Ve république, régime parlementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saint-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la banalisation des états d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saint-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304099v1</w:t>
-              </w:r>
-[...1186 lines deleted...]
-                <w:t xml:space="preserve">hal-05088747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1450,1202 +1450,1202 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dépassement de l’état d’exception, métamorphose de la modernité politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la dictature à l’état d’exception. Approche historique et philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole Francaise De Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-326, 2022, Collection de l'Ecole française de Rome, 978-2-7283-1499-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression des propos et des sentiments républicains sous la Restauration et sous Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garantir les droits, protéger les libertés. Mélanges en hommage à Patrice Rolland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.U.D. - Éditions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-180, 2022, Institutions, 978-2-36441-448-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La quintessence de l’état d’exception. L’état de siège politique à l’époque de la Commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saint-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Commune de Paris au prisme du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-76, 2022, 978-2-84934-656-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de gouvernement dans une approche historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saint-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-106, 2022, Colloques &amp; Essais, 9782370323484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Garantir les droits, protéger les libertés. Mélanges en hommage à Patrice Rolland</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’absence d’écoles de droit constitutionnel entre la Révolution et la fin du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles doctrines constitutionnelles pour quel(s) droit(s) constitutionnel(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.163-180, 2022, Institutions, 978-2-36441-448-8</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-113, 2022, 9782849345009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Quelles doctrines constitutionnelles pour quel(s) droit(s) constitutionnel(s) ?</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour l’histoire du droit des libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'ancien droit public. Regards croisés sur les méthodes des juristes (III)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-113, 2022, 9782849345009</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-97, 2022, Contextes, 9782275080505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Penser l'ancien droit public. Regards croisés sur les méthodes des juristes (III)</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphose de l’état d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État de droit, état d'exception et libertés publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-97, 2022, Contextes, 9782275080505</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-58, 2022, 978-2-8072-0871-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">État de droit, état d'exception et libertés publiques</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La civilité moderne, garantie de la liberté individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La citoyenneté comme appartenance au corps politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-58, 2022, 978-2-8072-0871-1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Panthéon-Assas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-158, 2021, 978-2-37651-016-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">De la dictature à l’état d’exception. Approche historique et philosophique</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde méconnaissable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Panthéon-Assas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-76, 2021, 978-2-37651-041-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2021.01.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichiers, données numériques, big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Personne, fortunes d’une antique singularité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-231, 2021, POLEN - Pouvoirs, lettres, normes, 978-2-406-11450-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11452-9.p.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si l’état d’exception est partout, il n’est nulle part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saint-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logiques des législations antiterroristes : entre reconfiguration et défiguration du droit ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFJD - Institut Francophone pour la Justice et la Démocratie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-35, 2021, Colloques Et Essais, 978-2-37032-304-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos liminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Personne, fortunes d’une antique singularité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-19, 2021, POLEN - Pouvoirs, lettres, normes, 978-2-406-11450-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11452-9.p.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institution aux yeux des citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saint-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Équivoques de l’institution Normes, individu et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 51-67, 2021, Bibliothèque de la pensée juridique, 978-2406107514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">La Personne, fortunes d’une antique singularité juridique</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion, la Révolution et la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, pouvoir et société au Moyen Âge – Mélanges en l’honneur d’Yves Sassier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.359-371, 2021, Cahiers internationaux d’Anthropologie juridique, 9782842878351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127771v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04128007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyriès, 28 juin 1918</w:t>
               </w:r>
@@ -3482,1008 +3482,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la démocratie par petit conseil. Réflexions sur le collectif des citoyens tirés au sort sur la vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Club des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">États d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saint-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Juillet-Août (7), pp.14-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2107.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.2107.0014⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05295630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profiter de l’accalmie pour repenser l’état d’urgence. À propos de l’étude annuelle 2021 du Conseil d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43-44, pp.1954-1957</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Profiter de l’accalmie pour repenser l’état d’urgence. À propos de l’étude annuelle 2021 du Conseil d’État</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’état d’exception peut-il être dit permanent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (17), pp.21-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie participative au prisme de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 175 (4), pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.175.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fake news peuvent-elles être saisies par le droit ? Protéger la société contre elle-même ou défendre la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 4 (2), pp.6-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/trib.004.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’individu privé de royaume. Réflexions sur l’histoire de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 1 (1), pp.48-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/trib.001.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés chez Laboulaye : une architectonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 47 (1), pp.141-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhip1.047.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Droit public approfondi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors série n°1, pp.8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi le terrorisme bouleverse-t-il les catégories juridiques actuelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saint-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43-44, pp.1954-1957</w:t>
+              <w:t xml:space="preserve">, 2017, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le rôle de l’État face à la menace terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 472, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprivoiser la manifestation. Du droit de résistance à la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (17), pp.21-40</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte antiterroriste et l’État de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Warusfel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...376 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Warusfel</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03143671v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05291881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté des Modernes et la partition de l’espace</w:t>
               </w:r>
@@ -4944,51 +4944,51 @@
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saint-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Panthéon-Assas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280, 2021, 978-2-37651-016-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5370,51 +5370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05327499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05304099v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05140848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05054371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05136676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05303654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05302270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05303340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05302055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05301896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05301096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05096866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05094910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05051439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05051475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05052069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05088747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-commune-de-paris-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/activite-transversales/collection-colloques-essais/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/801-garantir-les-droits-proteger-les-libertes-9782364414488.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04116840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/penser-lancien-droit-public/9782275080505" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anthemis.be/shop/product/etalib-etat-de-droit-etat-d-exception-et-libertes-publiques-13081#attr=13640,13641,13643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/actualite/de-la-dictature-a-letat-dexceptionapproche-historique-et-philosophiquenbsp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/book/logiques-des-legislations-antiterroristes/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04105987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-equivoques-de-l-institution-normes-individu-et-pouvoir.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-personne-fortunes-d-une-antique-singularite-juridique-propos-liminaire.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11452-9.p.0251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas/ouvrages/annuaire-francais-relations-internationales-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-personne-fortunes-d-une-antique-singularite-juridique-fichiers-donnees-numeriques-big-data.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/droit-pouvoir-et-societe-au-moyen-age-melanges-en-lhonneur-dyves-sassier/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04128007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/la-citoyennete-comme-appartenance-au-corps-politique" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-grands-arrets-politiques-de-la-jurisprudence-administrative-9782275065472.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100602900" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/penser-la-technique-juridique-9782275051741.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74473-5_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74473-5_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationvarenne.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/les-60-ans-de-la-constitution-p.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/L_hypothese_de_la_guerre_contre_le_terrorisme-64276.htm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/Les_grands_discours_de_la_culture_juridique-62056.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-fichier-9782275051918.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.15553" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.175.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trib.004.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.047.0141" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05293960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trib.001.0048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05099547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05291881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05049698v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05049684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05090810v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05081352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05075520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04128074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04110057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/L-esprit-de-la-cite/A-l-epreuve-du-terrorisme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05140848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05136676v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05054371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05303654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05302270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05303340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05302055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05301896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05301096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05096866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05094910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05051475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05051439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05088747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05052069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05327499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05304099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/actualite/de-la-dictature-a-letat-dexceptionapproche-historique-et-philosophiquenbsp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/801-garantir-les-droits-proteger-les-libertes-9782364414488.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-commune-de-paris-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/activite-transversales/collection-colloques-essais/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04116840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/penser-lancien-droit-public/9782275080505" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anthemis.be/shop/product/etalib-etat-de-droit-etat-d-exception-et-libertes-publiques-13081#attr=13640,13641,13643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04128007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/la-citoyennete-comme-appartenance-au-corps-politique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas/ouvrages/annuaire-francais-relations-internationales-2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-personne-fortunes-d-une-antique-singularite-juridique-fichiers-donnees-numeriques-big-data.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11452-9.p.0251" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/book/logiques-des-legislations-antiterroristes/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-personne-fortunes-d-une-antique-singularite-juridique-propos-liminaire.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04105987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-equivoques-de-l-institution-normes-individu-et-pouvoir.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/droit-pouvoir-et-societe-au-moyen-age-melanges-en-lhonneur-dyves-sassier/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-grands-arrets-politiques-de-la-jurisprudence-administrative-9782275065472.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100602900" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/penser-la-technique-juridique-9782275051741.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74473-5_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74473-5_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationvarenne.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/les-60-ans-de-la-constitution-p.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/L_hypothese_de_la_guerre_contre_le_terrorisme-64276.htm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/Les_grands_discours_de_la_culture_juridique-62056.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-fichier-9782275051918.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.15553" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.175.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trib.004.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trib.001.0048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.047.0141" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05293960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05291881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292682v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05099547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debacq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05049698v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05049684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05090810v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05081352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05075520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04128074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04110057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/L-esprit-de-la-cite/A-l-epreuve-du-terrorisme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>