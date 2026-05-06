--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -72,5158 +72,7104 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (15)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir juridictionnel et plateformes numériques</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+                <w:t xml:space="preserve">La dissolution, une folie ? La Ve république, régime parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140848v1</w:t>
+                <w:t xml:space="preserve">hal-05327499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté juridictionnelle. Le prétoire préféré à l’agora</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+                <w:t xml:space="preserve">De la banalisation des états d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136676v1</w:t>
-[...995 lines deleted...]
-                <w:t xml:space="preserve">hal-05052069v1</w:t>
+                <w:t xml:space="preserve">hal-05304099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir juridictionnel et plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jus Politicum 2023 – « Le Pouvoir juridictionnel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, Jus Politicum, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kantorowicz et la valeur du temps. Réflexions anachroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ernst H. Kantorowicz, un historien pour les juristes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série n°3, Institut Michel Villey, pp.55-64, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté juridictionnelle. Le prétoire préféré à l’agora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes méconnues de la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIV, Dalloz, pp.11-20, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois âges de l’état d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’état d’exception, nouveau régime de droit commun des droits et libertés ? Du terrorisme à l’urgence sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Marseille, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36-2020, Economica, pp.91-98, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écueils d’un rapprochement irrésistible de continents : le renseignement saisi par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit du renseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.229-240, 2020, 9782111570191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’urgence à la résilience : la reconquête du temps long</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sortie de l’état d’urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France. 107, Institut Francophone pour la Justice et la Démocratie, pp.73-83, 2020, 978-2-37032-259-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions du colloque L’opposition doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’opposition doctrinale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Strasbourg, France. Mare &amp; Martin, pp.247-252, 2019, 978-2-84934-458-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détenu, citoyen dévoyé ou ennemi du corps social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie privée en prison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77, Lexbase, pp.1-7, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la justiciabilité des mesures de lutte contre le terrorisme. Réflexions l’office du juge en état d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Controverses" - 10 ans de l'Association Française pour la recherche en Droit Administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. Dalloz, pp.203-214, 2017, Thèmes et commentaires, 9782247170333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abnégation des hommes, le sacrifice de la légalité. La Grande Guerre et l’impossible naissance d’un droit administratif d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit public et la Première Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIII, Dalloz, pp.87-104, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restauration de la religion de l’État et la liberté des cultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Charte constitutionnelle du 4 juin 1814. Réflexions pour un bicentenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VII, Dalloz, pp.131-150, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps, communautés, minorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, Dalloz, pp.7-9, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions du droit d’association moderne. Liberté et consentement à la violence dans les communautés religieuses (XVIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps, communautés, minorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V, Dalloz, pp.27-59, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dissolution, une folie ? La Ve république, régime parlementaire</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">Le jury et la liberté d’expression. La manifestation démocratique d’une aspiration libérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La liberté d’expression, une liberté menacée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV, Dalloz, pp.9-26, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327499v1</w:t>
+                <w:t xml:space="preserve">hal-05052069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la banalisation des états d’urgence</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">La citoyenneté, fondement démocratique pour la loi anti-burqa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 Le Conseil constitutionnel, gardien des libertés publiques?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV, Dalloz, pp.173-204, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304099v1</w:t>
+                <w:t xml:space="preserve">hal-05088747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécessité : prolongements théoriques de données historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nécessité en droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Grenoble, France. Pedone, pp.65-70, 2008, 9782233005144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des institutions avant 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.U.D. - Éditions Universitaires de Dijon</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04129137v1</w:t>
+                <w:t xml:space="preserve">LGDJ-Montchrestien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.512, 2022, 9782275102221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quintessence de l’état d’exception. L’état de siège politique à l’époque de la Commune</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La citoyenneté comme appartenance au corps politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Olivier Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Panthéon-Assas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.280, 2021, 978-2-37651-016-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129279v1</w:t>
-[...51 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04128074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’épreuve du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.176, 2017, L'esprit de la cité, 978-2-07-018248-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel d'histoire politique de la France contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Bluche. Presses Universitaires de France, pp.289, 2008, 9782130568544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’état d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...1410 lines deleted...]
-                <w:t xml:space="preserve">hal-04126153v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.400, 2001, Leviathan, 2130501362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quintessence de l’état d’exception. L’état de siège politique à l’époque de la Commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Commune de Paris au prisme du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-76, 2022, 978-2-84934-656-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de gouvernement dans une approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-106, 2022, Colloques &amp; Essais, 9782370323484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression des propos et des sentiments républicains sous la Restauration et sous Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garantir les droits, protéger les libertés. Mélanges en hommage à Patrice Rolland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.U.D. - Éditions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-180, 2022, Institutions, 978-2-36441-448-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’absence d’écoles de droit constitutionnel entre la Révolution et la fin du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles doctrines constitutionnelles pour quel(s) droit(s) constitutionnel(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-113, 2022, 9782849345009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour l’histoire du droit des libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'ancien droit public. Regards croisés sur les méthodes des juristes (III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-97, 2022, Contextes, 9782275080505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphose de l’état d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État de droit, état d'exception et libertés publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-58, 2022, 978-2-8072-0871-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépassement de l’état d’exception, métamorphose de la modernité politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la dictature à l’état d’exception. Approche historique et philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole Francaise De Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-326, 2022, Collection de l'Ecole française de Rome, 978-2-7283-1499-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si l’état d’exception est partout, il n’est nulle part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logiques des législations antiterroristes : entre reconfiguration et défiguration du droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFJD - Institut Francophone pour la Justice et la Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-35, 2021, Colloques Et Essais, 978-2-37032-304-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichiers, données numériques, big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Personne, fortunes d’une antique singularité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-231, 2021, POLEN - Pouvoirs, lettres, normes, 978-2-406-11450-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11452-9.p.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde méconnaissable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Panthéon-Assas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-76, 2021, 978-2-37651-041-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2021.01.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos liminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Personne, fortunes d’une antique singularité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-19, 2021, POLEN - Pouvoirs, lettres, normes, 978-2-406-11450-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11452-9.p.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institution aux yeux des citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Équivoques de l’institution Normes, individu et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 51-67, 2021, Bibliothèque de la pensée juridique, 978-2406107514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion, la Révolution et la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, pouvoir et société au Moyen Âge – Mélanges en l’honneur d’Yves Sassier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.359-371, 2021, Cahiers internationaux d’Anthropologie juridique, 9782842878351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La civilité moderne, garantie de la liberté individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La citoyenneté comme appartenance au corps politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Panthéon-Assas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-158, 2021, 978-2-37651-016-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heyriès, 28 juin 1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts politiques de la jurisprudence administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.102-113, 2019, Les grandes décisions, 9782275065472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrorisme et révision de la constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État et le terrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-264, 2018, 979-10-351-0064-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement de la technique en droit des libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la technique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-119, 2018, 9782275051741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The State of Exception and the Terrorist Threat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Rule of Crisis : Terrorism, Emergency Legislation and the Rule of Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.1-12. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-70, 2018, 978-3-319-74473-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.15553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05295762v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-74473-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la démocratie par petit conseil. Réflexions sur le collectif des citoyens tirés au sort sur la vaccination</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">La Ve république et la métamorphose des législations d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 60 ans de la constitution (1958-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-33, 2018, 9782247183715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294529v1</w:t>
-[...51 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04127707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’inadéquation du concept d’état d’exception pour penser le terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de l'état d'urgence français. Le droit politique d'exception, pratique nationale et sources internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05295526v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Universitaire Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-29, 2018, Colloques &amp; Essais, 9782370321763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’état d’exception peut-il être dit permanent ?</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Quelle rationalité pour la lutte contre le terrorisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'hypothèse de la guerre contre le terrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-287, 2017, Thèmes et commentaires, 978-2-247-17856-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294274v1</w:t>
-[...51 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04126228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire du Discours sur la liberté des cultes de l’abbé Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands discours de la culture juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.78-88, 2017, Grands arrêts, 978-2-247-17366-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’explosion des fichiers et les libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fichier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-302, 2017, Grands colloques, 9782275051918</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt général dans l’ancien droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intérêt général, norme constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-21, 2007, 9782247073955</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« autre » séparation des pouvoirs de Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La séparation des pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05293960v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-64, 2006, 9782247071142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi le terrorisme bouleverse-t-il les catégories juridiques actuelles ?</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">La « politique de juge constitutionnel » du conseil d’Etat. Propédeutique pour un nouveau droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l’histoire de la justice administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-303, 2006, 2-7110-0720-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291881v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05292682v1</w:t>
+                <w:t xml:space="preserve">hal-05601353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprivoiser la manifestation. Du droit de résistance à la liberté d’expression</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Jean Bodin et la citoyenneté au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-32, 2006, 9782296007086</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099547v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05601387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit contre la loi. Regard sur les mutations du droit constitutionnel au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Etat au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Garapon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-117, 2004, 978-2-7116-1709-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...50 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines historiques de l’irresponsabilité du chef de l’Etat en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilité pénale du Président de la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05049698v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-72, 2003, 9782747550093</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La partition de l’espace, objet de recherche juridique</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Technique juridique du coup d’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Prince, le peuple et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-160, 2000, ‎ 978-2130685166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.bluch.2000.01.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049684v1</w:t>
-[...279 lines deleted...]
-                <w:t xml:space="preserve">hal-05075520v1</w:t>
+                <w:t xml:space="preserve">hal-05598396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.15553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">États d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Juillet-Août (7), pp.14-17. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2107.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">hal-04128074v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profiter de l’accalmie pour repenser l’état d’urgence. À propos de l’étude annuelle 2021 du Conseil d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43-44, pp.1954-1957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’épreuve du terrorisme</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la démocratie par petit conseil. Réflexions sur le collectif des citoyens tirés au sort sur la vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Club des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04110057v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie participative au prisme de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 175 (4), pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.175.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’état d’exception peut-il être dit permanent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (17), pp.21-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fake news peuvent-elles être saisies par le droit ? Protéger la société contre elle-même ou défendre la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 4 (2), pp.6-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/trib.004.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés chez Laboulaye : une architectonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 47 (1), pp.141-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhip1.047.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Droit public approfondi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors série n°1, pp.8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’individu privé de royaume. Réflexions sur l’histoire de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 1 (1), pp.48-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/trib.001.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprivoiser la manifestation. Du droit de résistance à la liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le rôle de l’État face à la menace terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 472, pp.50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accusation de prosélytisme au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 7 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.007.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi le terrorisme bouleverse-t-il les catégories juridiques actuelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté des Modernes et la partition de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, VII, pp.15-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La partition de l’espace, objet de recherche juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, VII, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Lemaire, Grande robe et liberté - La magistrature ancienne et les institutions libérales, P.U.F., 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le public lettré et le droit. L’écriture des juristes dans les revues savantes sous le Second Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.37-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01786147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le combat pour les libertés publiques à la fin du Second Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, III, pp.13-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards critiques sur la méthodologie en histoire constitutionnelle. Les destinations téléologiques des options épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre civile et guerre étrangère dans la doctrine du second XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 46 (2), pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droit.046.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double genèse de la justice constitutionnelle en France. La justice politique au prisme des conceptions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3/2007, pp.753-791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le constitutionnalisme libéral français en trompe-l’oeil. Actualité de l’autre Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 43 (1), pp.15-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droit.043.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de résistance et état d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Genre Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.225-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat d'exception. Présentation de l'ouvrage l'État d'exception, Paris, PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.233-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur les arguments historiques dans les débats constitutionnels français (XVIe - XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n° 38 (2), pp.135-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droit.038.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parlement, juge constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34, pp.177-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit constitutionnel avant le droit constitutionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32, pp.7-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et Evidente nécessité : l’autonomie de l’état d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 30, pp.29-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l’article 16 et l’état d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5/6, pp.1699-1718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chantiers de l’histoire des droits de l’homme et des libertés fondamentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saint-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Histoire du droit en France : Nouvelles tendances, nouveaux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Historiens des Facultés de Droit, Jan 2013, Versailles, France. pp.479-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradié-Fodéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français (XIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.640-641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardin Le Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français (XIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.476-477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V° « Urgence, Exception, Nécessité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la culture juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.1209-1212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V° « Loi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la culture juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.673-678</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V° « Privilège »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saint-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la culture juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.959-964</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5370,51 +7316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05140848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05136676v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05054371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05303654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05302270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05303340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05302055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05301896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05301096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05096866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05094910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05051475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05051439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05088747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05052069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05327499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05304099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/actualite/de-la-dictature-a-letat-dexceptionapproche-historique-et-philosophiquenbsp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/801-garantir-les-droits-proteger-les-libertes-9782364414488.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-commune-de-paris-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/activite-transversales/collection-colloques-essais/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04116840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/penser-lancien-droit-public/9782275080505" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anthemis.be/shop/product/etalib-etat-de-droit-etat-d-exception-et-libertes-publiques-13081#attr=13640,13641,13643" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04128007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/la-citoyennete-comme-appartenance-au-corps-politique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas/ouvrages/annuaire-francais-relations-internationales-2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-personne-fortunes-d-une-antique-singularite-juridique-fichiers-donnees-numeriques-big-data.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11452-9.p.0251" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/book/logiques-des-legislations-antiterroristes/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-personne-fortunes-d-une-antique-singularite-juridique-propos-liminaire.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04105987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-equivoques-de-l-institution-normes-individu-et-pouvoir.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/droit-pouvoir-et-societe-au-moyen-age-melanges-en-lhonneur-dyves-sassier/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-grands-arrets-politiques-de-la-jurisprudence-administrative-9782275065472.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100602900" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/penser-la-technique-juridique-9782275051741.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74473-5_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74473-5_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationvarenne.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/les-60-ans-de-la-constitution-p.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/L_hypothese_de_la_guerre_contre_le_terrorisme-64276.htm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/Les_grands_discours_de_la_culture_juridique-62056.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-fichier-9782275051918.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.15553" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.175.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trib.004.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trib.001.0048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.047.0141" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05293960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05291881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292682v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05099547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debacq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05049698v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05049684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05090810v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05081352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05075520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04128074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04110057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/L-esprit-de-la-cite/A-l-epreuve-du-terrorisme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05327499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint-Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05304099v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05140848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05054371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05136676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05303654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05302270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05303340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05302055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05301896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05301096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05096866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05094910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05051439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05051475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05052069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05088747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05612647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05597924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sassier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/histoire-des-institutions-avant-1789-9782275102221.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04128074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/editions-pantheon-assas/ouvrages/la-citoyennete-comme-appartenance-au-corps-politique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04110057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/L-esprit-de-la-cite/A-l-epreuve-du-terrorisme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01355674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05597785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/accueil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-commune-de-paris-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/activite-transversales/collection-colloques-essais/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/801-garantir-les-droits-proteger-les-libertes-9782364414488.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04116840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/penser-lancien-droit-public/9782275080505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anthemis.be/shop/product/etalib-etat-de-droit-etat-d-exception-et-libertes-publiques-13081#attr=13640,13641,13643" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04129373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/actualite/de-la-dictature-a-letat-dexceptionapproche-historique-et-philosophiquenbsp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut.ifjd.org/book/logiques-des-legislations-antiterroristes/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-personne-fortunes-d-une-antique-singularite-juridique-fichiers-donnees-numeriques-big-data.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11452-9.p.0251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas/ouvrages/annuaire-francais-relations-internationales-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-personne-fortunes-d-une-antique-singularite-juridique-propos-liminaire.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04105987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-equivoques-de-l-institution-normes-individu-et-pouvoir.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/droit-pouvoir-et-societe-au-moyen-age-melanges-en-lhonneur-dyves-sassier/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04128007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-grands-arrets-politiques-de-la-jurisprudence-administrative-9782275065472.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100602900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/penser-la-technique-juridique-9782275051741.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74473-5_1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74473-5_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04127707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/les-60-ans-de-la-constitution-p.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondationvarenne.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/L_hypothese_de_la_guerre_contre_le_terrorisme-64276.htm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126188v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/Les_grands_discours_de_la_culture_juridique-62056.htm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04126153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-fichier-9782275051918.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05613838v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lefebvre-dalloz.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05601637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05601353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://store.lexisnexis.com/fr-fr/products/4093-regards-sur-l-histoire-de-la-justice-administrative.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05601387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/figures-de-la-citoyennete/53414?srsltid=AfmBOooeGXOm1Hhdr5NncaO034iaLP2811CQwKF6-Ud0VWXU_3NlJi8N" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05599506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711617098/letat-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05599600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOoq2EoVTDlxBBsSfwTDF1vYntj2k5fjgBBvRW3vXMgk-XVIpZfbC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05598396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bluch.2000.01.0123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.15553" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05295526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.175.0005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05294009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trib.004.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.047.0141" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05293960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trib.001.0048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05099547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05292682v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05291618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saint Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.007.0001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05291881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05049698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05049684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05090810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05081352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05075520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05601955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.046.0041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05601874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05601773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.043.0015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05599707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05597833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05599193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.038.0135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05598569v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05598558v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05598466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05598028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mathieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bigot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05612556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05611971v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05599138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05599002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05599067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>