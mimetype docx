--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -2698,626 +2698,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouvellement périodique des contrats de concession : le cas des services de l'eau</w:t>
+                <w:t xml:space="preserve">A theory of fraud and overtreatment in experts markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bontems</w:t>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8292.2006.00317.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (4), pp.853-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-9134.2006.00120.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660986v1</w:t>
+                <w:t xml:space="preserve">hal-02660285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theory of fraud and overtreatment in experts markets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Over-savings and hyperbolic discounting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Treich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1530-9134.2006.00120.x⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (6), pp.1557-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2005.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660285v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-savings and hyperbolic discounting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le renouvellement périodique des contrats de concession : le cas des services de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Treich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77, pp.495-520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663421v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouvellement périodique des contrats de concession : le cas des services de l'eau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bontems</w:t>
+                <w:t xml:space="preserve">Asymmetric information in insurance: general testable implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Andre Chiappori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 77, pp.495-520</w:t>
+              <w:t xml:space="preserve">RAND Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (4), pp.783-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151698v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric information in insurance: general testable implications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Salanie</w:t>
+                <w:t xml:space="preserve">A Theory of Fraud and Overtreatment in Experts Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAND Journal of Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (4), pp.853-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-9134.2006.00120.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658147v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theory of Fraud and Overtreatment in Experts Markets</w:t>
+                <w:t xml:space="preserve">Le renouvellement périodique des contrats de concession : le cas des services de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingela Alger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Salanié</w:t>
+                <w:t xml:space="preserve">Cécile Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics </w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1530-9134.2006.00120.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (4), pp.495-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8292.2006.00317.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonpoint source pollution when polluters might cooperate</w:t>
               </w:r>
@@ -3379,191 +3379,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation et perception des risques : populisme ou paternalisme ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Treich</w:t>
+                <w:t xml:space="preserve">Nonpoint Source Pollution When Polluters Might Cooperate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Millock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Salanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 63, pp.135-138</w:t>
+              <w:t xml:space="preserve">The Berkeley Electronic Journal of Economic Analysis and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (1), pp.article 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674932v1</w:t>
+                <w:t xml:space="preserve">hal-00270332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonpoint Source Pollution When Polluters Might Cooperate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Salanie</w:t>
+                <w:t xml:space="preserve">Régulation et perception des risques : populisme ou paternalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Treich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Berkeley Electronic Journal of Economic Analysis and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (1), pp.article 12</w:t>
+              <w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270332v1</w:t>
+                <w:t xml:space="preserve">hal-02674932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobbying under Political Uncertainty</w:t>
               </w:r>
@@ -3732,290 +3732,290 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floors, dealer markets and limit order markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Salanié</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Salanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Financial Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 1 (3-4), pp.253-284. </w:t>
+              <w:t xml:space="preserve">, 1998, Vol.1, n°3-4, pp. 253-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1386-4181(98)00003-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684517v1</w:t>
+                <w:t xml:space="preserve">hal-00481194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floors, dealer markets and limit order markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Salanie</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Financial Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, Vol.1, n°3-4, pp. 253-284. </w:t>
+              <w:t xml:space="preserve">, 1998, 1 (3-4), pp.253-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1386-4181(98)00003-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481194v1</w:t>
+                <w:t xml:space="preserve">hal-02684517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit collusion on wide spreads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4253,237 +4253,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Nudges backfire : Evidence from a Randomized Field Experiment to Boost Biological Pest Control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+                <w:t xml:space="preserve">Advantageous selection without moral hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Donder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971193v1</w:t>
+                <w:t xml:space="preserve">hal-03711744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantageous selection without moral hazard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise Leroux</w:t>
+                <w:t xml:space="preserve">When Nudges backfire : Evidence from a Randomized Field Experiment to Boost Biological Pest Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabé-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03711744v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive nonlinear pricing under adverse selection</w:t>
               </w:r>
@@ -4551,370 +4551,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating insurance markets: multiple contracting and adverse selection</w:t>
+                <w:t xml:space="preserve">Entry-proofness and discriminatory pricing under adverse selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012812v1</w:t>
+                <w:t xml:space="preserve">hal-03485384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entry-proofness and discriminatory pricing under adverse selection</w:t>
+                <w:t xml:space="preserve">Regulating insurance markets: multiple contracting and adverse selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485384v1</w:t>
+                <w:t xml:space="preserve">hal-04012812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catastrophes, delays, and learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matti Liski</w:t>
+                <w:t xml:space="preserve">The Social Costs of Side Trading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057687v1</w:t>
+                <w:t xml:space="preserve">hal-02538295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Social Costs of Side Trading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mariotti</w:t>
+                <w:t xml:space="preserve">Catastrophes, delays, and learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Liski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02538295v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric information in insurance : some testable implications</w:t>
               </w:r>
@@ -5236,228 +5236,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture durable et pollutions diffuses dans la plaine de Bièvre</w:t>
+                <w:t xml:space="preserve">Irrigation et engrais : les écarts à la taxation pigovienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mollard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane S. Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salanie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838660v1</w:t>
+                <w:t xml:space="preserve">hal-02842144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation et engrais : les écarts à la taxation pigovienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture durable et pollutions diffuses dans la plaine de Bièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Couture</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Vachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842144v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand games without rationing</w:t>
               </w:r>
@@ -5633,51 +5633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Nudges backfire : Evidence from a Randomized Field Experiment to Boost Biological Pest Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabé-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,51 +5745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impact of CAP reforms on land use and the environment : a two-step estimation with multiple selection rules and panel data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5866,64 +5866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les subventions aux cultures : un levier pour réduire la pollution nitrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,51 +6291,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Economique des Contrats de Concession des Services de l'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bontems Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6411,77 +6411,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des systèmes de production agricole sur la qualité de la ressource en eau et régulation économique des pollutions diffuses en Rhône-Alpes. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sauboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6910,51 +6910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Attar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mariotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ragot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benzada Jouira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salanie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=ACweS6c7_NkC&amp;amp;dq=Frontiers+in+the+Economics+of+Environmental+Regulation+and+Liability&amp;amp;pg=PP1&amp;amp;ots=q5oEyNppHD&amp;amp;sig=nFcOgmrIQjXDy5PLNFXjDIr_7Lg&amp;amp;prev=http://www.google.fr/search%3Fsourceid%3Dnavclient%26ie%3DUTF-8%26rls%3DGGLD,GGLD:2004-32,GGLD:en%26q%3DFrontiers%2Bin%2Bthe%2BEconomics%2Bof%2BEnvironmental%2BRegulation%2Band%2BLiability&amp;amp;sa=X&amp;amp;oi=print&amp;amp;ct=title" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Laffont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-30056-2_2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04900081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Salani&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Leroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-023-09412-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zaporozhets" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.20190189" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s10713-020-00050-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueaa041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Chiappori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salanie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Salanie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gandhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA11165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE2708" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40505-018-0142-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0065-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE1126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA8665" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salani&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.99.2.356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2009.02221.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2009.7989" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouyet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1385" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-53ZR5ZBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jullien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-005-0040-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2006.00317.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6E7C3C5C84E690964A97D625AB771360C641B99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Alger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9134.2006.00120.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2005.05.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Breton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salanie Francois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salani&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Biais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foucault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-4181(98)00003-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJG0M44-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00481194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bobtcheff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711744v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Liski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Chiappori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj Ali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Breton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grappey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vachaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Am&#233;nagement Du Territoire Et de L'Environnement,paris (fra)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278555v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontems Philippe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Vuong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Attar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mariotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ragot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benzada Jouira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salanie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=ACweS6c7_NkC&amp;amp;dq=Frontiers+in+the+Economics+of+Environmental+Regulation+and+Liability&amp;amp;pg=PP1&amp;amp;ots=q5oEyNppHD&amp;amp;sig=nFcOgmrIQjXDy5PLNFXjDIr_7Lg&amp;amp;prev=http://www.google.fr/search%3Fsourceid%3Dnavclient%26ie%3DUTF-8%26rls%3DGGLD,GGLD:2004-32,GGLD:en%26q%3DFrontiers%2Bin%2Bthe%2BEconomics%2Bof%2BEnvironmental%2BRegulation%2Band%2BLiability&amp;amp;sa=X&amp;amp;oi=print&amp;amp;ct=title" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Laffont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-30056-2_2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04900081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Salani&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Leroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-023-09412-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Zaporozhets" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.20190189" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s10713-020-00050-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueaa041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Chiappori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salanie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Salanie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gandhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA11165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE2708" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40505-018-0142-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0065-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE1126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA8665" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salani&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.99.2.356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2009.02221.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheline Schubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2009.7989" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouyet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1385" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-53ZR5ZBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jullien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-005-0040-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Alger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9134.2006.00120.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2005.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.2006.00317.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6E7C3C5C84E690964A97D625AB771360C641B99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Breton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salanie Francois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salani&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00481194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Foucault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Biais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-4181(98)00003-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJG0M44-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bobtcheff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711744v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Liski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Chiappori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj Ali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Breton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842144v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Couture" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grappey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vachaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Am&#233;nagement Du Territoire Et de L'Environnement,paris (fra)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278555v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontems Philippe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Vuong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>