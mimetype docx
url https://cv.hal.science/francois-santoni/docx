--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -707,268 +707,268 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Paoli et sa documentation sur les régimes mixtes de l’Antiquité</w:t>
+                <w:t xml:space="preserve">Il paesaggio istituzionale della Corsica romana: problemi e ipotesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">République et républicanismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Corte, France</w:t>
+              <w:t xml:space="preserve">Experiencing the Landscape in Antiquity 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361002v1</w:t>
+                <w:t xml:space="preserve">hal-05589382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strabo on Corsicans (Geographica, V, 2, 7): an ethnography and its receptions</w:t>
+                <w:t xml:space="preserve">Pasquale Paoli et sa documentation sur les régimes mixtes de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Celtic Conference in Classics. Panel "Ehtnographic Discourses across Literary Genres in Classical and Late Antiquity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">République et républicanismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163853v1</w:t>
+                <w:t xml:space="preserve">hal-04361002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander the Great on Roman coins</w:t>
+                <w:t xml:space="preserve">Strabo on Corsicans (Geographica, V, 2, 7): an ethnography and its receptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forever Alexander</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">14th Celtic Conference in Classics. Panel "Ehtnographic Discourses across Literary Genres in Classical and Late Antiquity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953497v1</w:t>
+                <w:t xml:space="preserve">hal-04163853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Magno e il potere delle immaggine a Roma</w:t>
               </w:r>
@@ -1017,372 +1017,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ricezione dell'immagine di Alessandro Magno a Roma</w:t>
+                <w:t xml:space="preserve">Alexander the Great on Roman coins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario di Storia Antica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Forever Alexander</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821985v1</w:t>
+                <w:t xml:space="preserve">hal-03953497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An imaginary battle: historiographies and receptions of the roman conquest in modern and contemporary Corsica</w:t>
+                <w:t xml:space="preserve">La ricezione dell'immagine di Alessandro Magno a Roma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI JORNADA INTERNACIONAL DE JÓVENES INVESTIGADORES ANIHO - VIII SHRA : LA RECEPCIÓN DE LA ANTIGÜEDAD DESDE EL MEDIEVO HASTA EL MUNDO CONTEMPORÁNEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">Seminario di Storia Antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837782v1</w:t>
+                <w:t xml:space="preserve">hal-03821985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romans and Greeks : on the practice of hostage-taking</w:t>
+                <w:t xml:space="preserve">An imaginary battle: historiographies and receptions of the roman conquest in modern and contemporary Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Hellenistic Warfare Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">VI JORNADA INTERNACIONAL DE JÓVENES INVESTIGADORES ANIHO - VIII SHRA : LA RECEPCIÓN DE LA ANTIGÜEDAD DESDE EL MEDIEVO HASTA EL MUNDO CONTEMPORÁNEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668638v1</w:t>
+                <w:t xml:space="preserve">hal-03837782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoléon historien ? Une lecture du Précis des guerres de César</w:t>
+                <w:t xml:space="preserve">Romans and Greeks : on the practice of hostage-taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Napoléoniennes de Sartène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Sartène, France</w:t>
+              <w:t xml:space="preserve">V Hellenistic Warfare Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699543v1</w:t>
+                <w:t xml:space="preserve">hal-03668638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The memorial game of Thermopylae in the roman war against Antiochus III</w:t>
+                <w:t xml:space="preserve">Napoléon historien ? Une lecture du Précis des guerres de César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermopylae 2500</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Society for the Promotion of Hellenic Studies (en ligne), United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontres Napoléoniennes de Sartène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Sartène, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281048v1</w:t>
+                <w:t xml:space="preserve">hal-03699543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'oasis de Siwa aux consultationibus de republica cum Ioue</w:t>
               </w:r>
@@ -1431,159 +1431,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rome and the islands in historical literature</w:t>
+                <w:t xml:space="preserve">The memorial game of Thermopylae in the roman war against Antiochus III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RETI Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Cristóbal de La Laguna, Spain</w:t>
+              <w:t xml:space="preserve">Thermopylae 2500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Society for the Promotion of Hellenic Studies (en ligne), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699547v1</w:t>
+                <w:t xml:space="preserve">hal-03281048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The place of Corsica in the Mediterranean strategic game : 5th to the 2nd century B.C.</w:t>
+                <w:t xml:space="preserve">Rome and the islands in historical literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RETI Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Cristóbal de La Laguna, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The place of Corsica in the Mediterranean strategic game : 5th to the 2nd century B.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RETI Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1593,167 +1662,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception d'Alexandre le Grand à Rome : présentation de quelques sources numismatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie de la réception d’Alexandre le Grand à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1763,416 +1832,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermeture martiale et ouverture politique : à propos de la construction d'une tradition historiographique relative à la conquête romaine de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Casta; Hélène Paolini-Saez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Île fermée, île ouverte. Actes du deuxième congrès historique de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albiana, pp.71-81, 2025, 9782824114705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Magno nel decoro urbano di Roma alla fine della repubblica e all’inizio del principato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armando Cristilli et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiencing the Landscape in Antiquity 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAR Publishing, pp.295-299, 2024, 9781407361550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Rome à Napoléon. Une esthétique de la puissance</w:t>
+                <w:t xml:space="preserve">Sources et outils numériques de l'historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Napoléon : Le politique, la puissance, la grandeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2810010536</w:t>
+              <w:t xml:space="preserve">Le monde grec et l'Orient de 404 à 200 avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281053v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources et outils numériques de l'historien</w:t>
+                <w:t xml:space="preserve">De Rome à Napoléon. Une esthétique de la puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde grec et l'Orient de 404 à 200 avant notre ère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Napoléon : Le politique, la puissance, la grandeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2810010536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364333v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de l'image d'Alexandre par l'aristocratie romaine, des origines au principat d'Auguste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Corse Pasquale Paoli (UCPP), Corte, FRA., 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03556804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2182,105 +2251,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des prises d’otages romaines à l’époque républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2427,51 +2496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Santoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.492.0243" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15416" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03175890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03189392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03364333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03556804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Santoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.492.0243" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15416" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03175890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03189392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03364333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03556804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>