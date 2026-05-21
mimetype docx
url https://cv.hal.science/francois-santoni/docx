--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -264,321 +264,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitatio , aemulatio , comparatio Alexandri : usages et mésusages</w:t>
+                <w:t xml:space="preserve">Pietro Cirneo et Anton Pietro Filippini : deux interprétations de l’histoire ancienne de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (2), pp.243 - 258. </w:t>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dha.492.0243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anabases.15416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361035v1</w:t>
+                <w:t xml:space="preserve">hal-04087233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représailles exercées par les Romains contre leurs otages à l’époque républicaine</w:t>
+                <w:t xml:space="preserve">Polybe, les Grecs envoyés à Rome en 167 et leur statut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Traitement du passé et construction de la mémoire chez les auteurs de la Seconde Sophistique, 48, pp.157-168</w:t>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125 (1), pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399609v1</w:t>
+                <w:t xml:space="preserve">halshs-04217038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polybe, les Grecs envoyés à Rome en 167 et leur statut</w:t>
+                <w:t xml:space="preserve">Imitatio , aemulatio , comparatio Alexandri : usages et mésusages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (2), pp.243 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.492.0243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04217038v1</w:t>
+                <w:t xml:space="preserve">hal-04361035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Cirneo et Anton Pietro Filippini : deux interprétations de l’histoire ancienne de la Corse</w:t>
+                <w:t xml:space="preserve">Les représailles exercées par les Romains contre leurs otages à l’époque républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Traitement du passé et construction de la mémoire chez les auteurs de la Seconde Sophistique, 48, pp.157-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.15416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04087233v1</w:t>
+                <w:t xml:space="preserve">hal-04399609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Magno nel dialogo tra Romani e Greci</w:t>
               </w:r>
@@ -707,952 +707,1034 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il paesaggio istituzionale della Corsica romana: problemi e ipotesi</w:t>
+                <w:t xml:space="preserve">Le Cap corse selon les sources épigraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiencing the Landscape in Antiquity 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Malaga, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">La Corse et les Corses dans les dynamiques du monde étrusque et de l'espace tyrrhénien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Luri, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589382v1</w:t>
+                <w:t xml:space="preserve">hal-05612820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Paoli et sa documentation sur les régimes mixtes de l’Antiquité</w:t>
+                <w:t xml:space="preserve">Il paesaggio istituzionale della Corsica romana: problemi e ipotesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">République et républicanismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Corte, France</w:t>
+              <w:t xml:space="preserve">Experiencing the Landscape in Antiquity 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361002v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strabo on Corsicans (Geographica, V, 2, 7): an ethnography and its receptions</w:t>
+                <w:t xml:space="preserve">Alessandro Magno e il potere delle immaggine a Roma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Celtic Conference in Classics. Panel "Ehtnographic Discourses across Literary Genres in Classical and Late Antiquity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Experiencing the Landscape in Antiquity 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome (Università di Roma “Tor Vergata”), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163853v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Magno e il potere delle immaggine a Roma</w:t>
+                <w:t xml:space="preserve">Alexander the Great on Roman coins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiencing the Landscape in Antiquity 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rome (Università di Roma “Tor Vergata”), Italy</w:t>
+              <w:t xml:space="preserve">Forever Alexander</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115650v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander the Great on Roman coins</w:t>
+                <w:t xml:space="preserve">Pasquale Paoli et sa documentation sur les régimes mixtes de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forever Alexander</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">République et républicanismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953497v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ricezione dell'immagine di Alessandro Magno a Roma</w:t>
+                <w:t xml:space="preserve">Strabo on Corsicans (Geographica, V, 2, 7): an ethnography and its receptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario di Storia Antica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">14th Celtic Conference in Classics. Panel "Ehtnographic Discourses across Literary Genres in Classical and Late Antiquity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821985v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An imaginary battle: historiographies and receptions of the roman conquest in modern and contemporary Corsica</w:t>
+                <w:t xml:space="preserve">La ricezione dell'immagine di Alessandro Magno a Roma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI JORNADA INTERNACIONAL DE JÓVENES INVESTIGADORES ANIHO - VIII SHRA : LA RECEPCIÓN DE LA ANTIGÜEDAD DESDE EL MEDIEVO HASTA EL MUNDO CONTEMPORÁNEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">Seminario di Storia Antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837782v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romans and Greeks : on the practice of hostage-taking</w:t>
+                <w:t xml:space="preserve">An imaginary battle: historiographies and receptions of the roman conquest in modern and contemporary Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Hellenistic Warfare Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">VI JORNADA INTERNACIONAL DE JÓVENES INVESTIGADORES ANIHO - VIII SHRA : LA RECEPCIÓN DE LA ANTIGÜEDAD DESDE EL MEDIEVO HASTA EL MUNDO CONTEMPORÁNEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668638v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoléon historien ? Une lecture du Précis des guerres de César</w:t>
+                <w:t xml:space="preserve">Romans and Greeks : on the practice of hostage-taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Napoléoniennes de Sartène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Sartène, France</w:t>
+              <w:t xml:space="preserve">V Hellenistic Warfare Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699543v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'oasis de Siwa aux consultationibus de republica cum Ioue</w:t>
+                <w:t xml:space="preserve">Napoléon historien ? Une lecture du Précis des guerres de César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgresser pour mieux régner : ombres et lumières du pouvoir dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Napoléoniennes de Sartène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Sartène, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281046v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The memorial game of Thermopylae in the roman war against Antiochus III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermopylae 2500</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Society for the Promotion of Hellenic Studies (en ligne), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rome and the islands in historical literature</w:t>
+                <w:t xml:space="preserve">De l'oasis de Siwa aux consultationibus de republica cum Ioue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RETI Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Cristóbal de La Laguna, Spain</w:t>
+              <w:t xml:space="preserve">Transgresser pour mieux régner : ombres et lumières du pouvoir dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699547v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The place of Corsica in the Mediterranean strategic game : 5th to the 2nd century B.C.</w:t>
+                <w:t xml:space="preserve">Rome and the islands in historical literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RETI Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Cristóbal de La Laguna, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The place of Corsica in the Mediterranean strategic game : 5th to the 2nd century B.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RETI Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1662,167 +1744,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception d'Alexandre le Grand à Rome : présentation de quelques sources numismatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie de la réception d’Alexandre le Grand à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1832,416 +1914,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermeture martiale et ouverture politique : à propos de la construction d'une tradition historiographique relative à la conquête romaine de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Casta; Hélène Paolini-Saez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Île fermée, île ouverte. Actes du deuxième congrès historique de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albiana, pp.71-81, 2025, 9782824114705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Magno nel decoro urbano di Roma alla fine della repubblica e all’inizio del principato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armando Cristilli et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiencing the Landscape in Antiquity 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAR Publishing, pp.295-299, 2024, 9781407361550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources et outils numériques de l'historien</w:t>
+                <w:t xml:space="preserve">De Rome à Napoléon. Une esthétique de la puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde grec et l'Orient de 404 à 200 avant notre ère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Napoléon : Le politique, la puissance, la grandeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2810010536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364333v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Rome à Napoléon. Une esthétique de la puissance</w:t>
+                <w:t xml:space="preserve">Sources et outils numériques de l'historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Napoléon : Le politique, la puissance, la grandeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2810010536</w:t>
+              <w:t xml:space="preserve">Le monde grec et l'Orient de 404 à 200 avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281053v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de l'image d'Alexandre par l'aristocratie romaine, des origines au principat d'Auguste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Corse Pasquale Paoli (UCPP), Corte, FRA., 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03556804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2251,105 +2333,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des prises d’otages romaines à l’époque républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2496,51 +2578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Santoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.492.0243" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15416" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03175890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03189392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03364333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03556804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Santoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.492.0243" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03175890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Graziani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03189392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03364333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03556804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>