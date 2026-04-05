--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1967,287 +1967,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Window increasing technique to discriminate mathematical and physical resonant poles extracted from antenna response</w:t>
+                <w:t xml:space="preserve">Accuracy of Singularity Expansion Method in Time and Frequency Domains to Characterize Antennas in Presence of Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janic Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janic Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (5), pp.343 - 344. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (3), pp.1261 - 1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2013.3980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2294216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080788v1</w:t>
+                <w:t xml:space="preserve">hal-01067315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Singularity Expansion Method in Time and Frequency Domains to Characterize Antennas in Presence of Noise</w:t>
+                <w:t xml:space="preserve">Window increasing technique to discriminate mathematical and physical resonant poles extracted from antenna response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janic Chauveau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (3), pp.1261 - 1269. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (5), pp.343 - 344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2294216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2013.3980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067315v1</w:t>
+                <w:t xml:space="preserve">hal-01080788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3488,269 +3488,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'efficacité de rayonnement d'antennes en chambre réverbérante : impact de l'estimation de l'efficacité de l'antenne de référence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafa Krouka</w:t>
+                <w:t xml:space="preserve">Caractérisation passive du couplage entre deux antennes par corrélation de bruit en chambre réverbérante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Tamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t>
+              <w:t xml:space="preserve">20eme Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205069v1</w:t>
+                <w:t xml:space="preserve">hal-03327427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation passive du couplage entre deux antennes par corrélation de bruit en chambre réverbérante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Tamart</w:t>
+                <w:t xml:space="preserve">Mesure de l'efficacité de rayonnement d'antennes en chambre réverbérante : impact de l'estimation de l'efficacité de l'antenne de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Krouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20eme Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t>
+              <w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327427v1</w:t>
+                <w:t xml:space="preserve">hal-03205069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna Radar Cross Section Measurement Within Mode-Stirred Reverberation Chamber</w:t>
               </w:r>
@@ -4063,278 +4063,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive reconstruction of the impulse response between two antennas in a reverberation chamber Reconstruction passive de la reponse impulsionnelle entre deux antennes en chambre réverbérante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Tamart</w:t>
+                <w:t xml:space="preserve">Comparison of Antenna Radiation Efficiency Measurement Techniques in Reverberation Chamber Using or Not a Reference Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Krouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’URSI France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002832v1</w:t>
+                <w:t xml:space="preserve">hal-02540795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Antenna Radiation Efficiency Measurement Techniques in Reverberation Chamber Using or Not a Reference Antenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafa Krouka</w:t>
+                <w:t xml:space="preserve">Passive reconstruction of the impulse response between two antennas in a reverberation chamber Reconstruction passive de la reponse impulsionnelle entre deux antennes en chambre réverbérante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Tamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Scientifiques de l’URSI France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02540795v1</w:t>
+                <w:t xml:space="preserve">hal-03002832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Cross Section Measurement within Reverberation Chamber: Stirrer position issues</w:t>
               </w:r>
@@ -5625,204 +5625,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’efficacité de rayonnement d’une antenne miniature chargée par une capacité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+                <w:t xml:space="preserve">Cavity Modes Inside a Mode-Stirred Reverberation Chamber Extracted Using the Matrix Pencil Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525546v1</w:t>
+                <w:t xml:space="preserve">hal-01527192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity Modes Inside a Mode-Stirred Reverberation Chamber Extracted Using the Matrix Pencil Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">Optimisation de l’efficacité de rayonnement d’une antenne miniature chargée par une capacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pflaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">20ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527192v1</w:t>
+                <w:t xml:space="preserve">hal-01525546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des Modes Résonants d'une Chambre Réverbérante à Brassage de Modes à l'aide de Matrix Pencil</w:t>
               </w:r>
@@ -7387,51 +7387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob H&#252;pfl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rotter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.183802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Chaturvedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.70179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB23062902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3324033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3111184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Krouka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3177445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3129912" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2020.2981235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2902361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mikki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouliguen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sharaiha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Antar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2450692" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pflaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2633308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janic Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2448760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01080788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3980" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01067315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2294216" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A&#239;nhoa Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176387" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope59828.2024.10722533" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352900" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tamart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Zeghoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794222v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924413" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703559" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouliguen Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135507" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135531" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329710" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Bars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuka Ozuem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Krouka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8484993" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0891" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527192v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Engelhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouvaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434792" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434802" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikki Said" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2014.6887736" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003355" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chauveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348637" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2011.6113978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S080" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob H&#252;pfl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rotter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.183802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Chaturvedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.70179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB23062902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3324033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3111184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Krouka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3177445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3129912" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2020.2981235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2902361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mikki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouliguen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sharaiha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Antar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2450692" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pflaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2633308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janic Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2448760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01067315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2294216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01080788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3980" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A&#239;nhoa Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176387" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope59828.2024.10722533" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352900" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tamart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Zeghoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794222v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924413" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703559" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouliguen Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135531" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329710" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Bars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuka Ozuem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Krouka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8484993" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0891" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527192v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Engelhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouvaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434792" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434802" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikki Said" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2014.6887736" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003355" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chauveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348637" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2011.6113978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S080" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>