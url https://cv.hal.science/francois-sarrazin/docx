--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -3851,239 +3851,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Electrically Small Antenna Using Chiral Metamaterials and Based on Characteristic Modes Theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Sarrazin</w:t>
+                <w:t xml:space="preserve">Antenna Characterization in Reverberation Chamber at Frequencies Close to the Lowest Usable Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Krouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926352v1</w:t>
+                <w:t xml:space="preserve">hal-03113199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Characterization in Reverberation Chamber at Frequencies Close to the Lowest Usable Frequency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">Circularly Polarized Electrically Small Antenna Using Chiral Metamaterials and Based on Characteristic Modes Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113199v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Antenna Radiation Efficiency Measurement Techniques in Reverberation Chamber Using or Not a Reference Antenna</w:t>
               </w:r>
@@ -5387,265 +5387,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Electric-Field Measurement Disturbances Brought by Probe Supports</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency Reconfigurable Dual Narrow Band Antenna matched on the Low Band LTE FDD Physical Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8484993⟩</w:t>
+              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.0891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894058v1</w:t>
+                <w:t xml:space="preserve">hal-01979434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Reconfigurable Dual Narrow Band Antenna matched on the Low Band LTE FDD Physical Layer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Study of Electric-Field Measurement Disturbances Brought by Probe Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Amsterdam, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2018.0891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8484993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979434v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity Modes Inside a Mode-Stirred Reverberation Chamber Extracted Using the Matrix Pencil Method</w:t>
               </w:r>
@@ -7387,51 +7387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob H&#252;pfl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rotter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.183802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Chaturvedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.70179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB23062902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3324033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3111184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Krouka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3177445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3129912" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2020.2981235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2902361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mikki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouliguen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sharaiha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Antar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2450692" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pflaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2633308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janic Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2448760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01067315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2294216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01080788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3980" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A&#239;nhoa Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176387" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope59828.2024.10722533" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352900" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tamart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Zeghoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794222v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924413" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703559" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouliguen Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135531" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329710" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Bars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuka Ozuem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Krouka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8484993" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0891" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527192v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Engelhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouvaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434792" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434802" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikki Said" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2014.6887736" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003355" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chauveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348637" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2011.6113978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S080" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob H&#252;pfl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rotter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.183802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Chaturvedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.70179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB23062902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3324033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3111184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Krouka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3177445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3129912" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2020.2981235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2902361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mikki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouliguen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sharaiha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Antar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2450692" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pflaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2633308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janic Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2448760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01067315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2294216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01080788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3980" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A&#239;nhoa Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176387" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope59828.2024.10722533" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352900" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tamart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Zeghoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794222v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924413" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703559" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouliguen Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135585" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135531" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329710" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Bars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuka Ozuem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Krouka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979434v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0891" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8484993" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527192v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Engelhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouvaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434792" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434802" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikki Said" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2014.6887736" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003355" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chauveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348637" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2011.6113978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S080" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>