--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -863,425 +863,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Cross-Section Pattern Measurements in a Mode-Stirred Reverberation Chamber: Theory and Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariston Reis</w:t>
+                <w:t xml:space="preserve">Antenna Radiation Efficiency Estimation From Backscattering Measurement Performed Within Reverberation Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Krouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Labdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (9), pp.5942 - 5952. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (2), pp.267-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3060581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2021.3129912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157142v1</w:t>
+                <w:t xml:space="preserve">hal-03501125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Radiation Efficiency Estimation From Backscattering Measurement Performed Within Reverberation Chambers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+                <w:t xml:space="preserve">Diffuse field cross-correlations: scattering theory and electromagnetic experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2021.3129912⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.044204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501125v1</w:t>
+                <w:t xml:space="preserve">hal-03409103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse field cross-correlations: scattering theory and electromagnetic experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnier</w:t>
+                <w:t xml:space="preserve">Radar Cross-Section Pattern Measurements in a Mode-Stirred Reverberation Chamber: Theory and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariston Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">Jerome Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (4), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (9), pp.5942 - 5952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.044204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3060581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409103v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Analysis of Chiral Metamaterial Using Characteristic Mode Analysis and Eigenmode Expansion Method</w:t>
               </w:r>
@@ -1967,287 +1967,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Singularity Expansion Method in Time and Frequency Domains to Characterize Antennas in Presence of Noise</w:t>
+                <w:t xml:space="preserve">Window increasing technique to discriminate mathematical and physical resonant poles extracted from antenna response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janic Chauveau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (3), pp.1261 - 1269. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (5), pp.343 - 344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2294216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2013.3980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067315v1</w:t>
+                <w:t xml:space="preserve">hal-01080788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Window increasing technique to discriminate mathematical and physical resonant poles extracted from antenna response</w:t>
+                <w:t xml:space="preserve">Accuracy of Singularity Expansion Method in Time and Frequency Domains to Characterize Antennas in Presence of Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janic Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janic Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (5), pp.343 - 344. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (3), pp.1261 - 1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2013.3980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2294216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080788v1</w:t>
+                <w:t xml:space="preserve">hal-01067315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2542,51 +2542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation of a Model of Antenna-Related Losses Within Reverberation Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ièmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3122,77 +3122,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless Antenna Radiation Efficiency Measurement Within Reverberation Chambers: Sensitivity Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Labdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Krouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3233,419 +3233,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations on unstirred path effects on antenna characterization in non-chaotic reverberation chambers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Labdouni</w:t>
+                <w:t xml:space="preserve">Antenna Radar Cross Section Measurement Within Mode-Stirred Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariston Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouliguen Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576233v1</w:t>
+                <w:t xml:space="preserve">hal-03275711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la surface équivalente radar en chambre réverbérante : impact de la position du brasseur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariston Reis</w:t>
+                <w:t xml:space="preserve">Considerations on unstirred path effects on antenna characterization in non-chaotic reverberation chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Krouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Labdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sol</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.38-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205114v1</w:t>
+                <w:t xml:space="preserve">hal-03576233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation passive du couplage entre deux antennes par corrélation de bruit en chambre réverbérante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Tamart</w:t>
+                <w:t xml:space="preserve">Mesure de la surface équivalente radar en chambre réverbérante : impact de la position du brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariston Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20eme Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t>
+              <w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327427v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'efficacité de rayonnement d'antennes en chambre réverbérante : impact de l'estimation de l'efficacité de l'antenne de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Krouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3700,289 +3700,324 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Radar Cross Section Measurement Within Mode-Stirred Reverberation Chamber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariston Reis</w:t>
+                <w:t xml:space="preserve">Caractérisation passive du couplage entre deux antennes par corrélation de bruit en chambre réverbérante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Tamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany</w:t>
+              <w:t xml:space="preserve">20eme Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275711v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Characterization in Reverberation Chamber at Frequencies Close to the Lowest Usable Frequency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafa Krouka</w:t>
+                <w:t xml:space="preserve">Diffuse Field Cross-Correlation in a Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Tamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113199v1</w:t>
+                <w:t xml:space="preserve">hal-03113188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly Polarized Electrically Small Antenna Using Chiral Metamaterials and Based on Characteristic Modes Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4014,206 +4049,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. 5 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Antenna Radiation Efficiency Measurement Techniques in Reverberation Chamber Using or Not a Reference Antenna</w:t>
+                <w:t xml:space="preserve">Antenna Characterization in Reverberation Chamber at Frequencies Close to the Lowest Usable Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Krouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02540795v1</w:t>
+                <w:t xml:space="preserve">hal-03113199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive reconstruction of the impulse response between two antennas in a reverberation chamber Reconstruction passive de la reponse impulsionnelle entre deux antennes en chambre réverbérante</w:t>
               </w:r>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l’URSI France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4314,1515 +4314,1515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Cross Section Measurement within Reverberation Chamber: Stirrer position issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariston Reis</w:t>
+                <w:t xml:space="preserve">Comparison of Antenna Radiation Efficiency Measurement Techniques in Reverberation Chamber Using or Not a Reference Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Krouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540792v1</w:t>
+                <w:t xml:space="preserve">hal-02540795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse Field Cross-Correlation in a Reverberation Chamber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Tamart</w:t>
+                <w:t xml:space="preserve">Radar Cross Section Measurement within Reverberation Chamber: Stirrer position issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariston Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113188v1</w:t>
+                <w:t xml:space="preserve">hal-02540792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du brasseur de modes dans la mesure de Surface Équivalente Radar en Chambre Réverbérante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariston Reis</w:t>
+                <w:t xml:space="preserve">Analysis of a Chiral Helix Metamaterial Using Eigenmode Expansion Method and Characteristic Mode Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukwuka Ozuem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135036v1</w:t>
+                <w:t xml:space="preserve">hal-02194878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and loading effects on performances of mode-stirred reverberation chambers: an experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Le Bars</w:t>
+                <w:t xml:space="preserve">Caractérisation d'antenne en chambre réverbérante à des fréquences proches de la limite d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Krouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282528v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Chiral Helix Metamaterial Using Eigenmode Expansion Method and Characteristic Mode Theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+                <w:t xml:space="preserve">Impact du brasseur de modes dans la mesure de Surface Équivalente Radar en Chambre Réverbérante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariston Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194878v1</w:t>
+                <w:t xml:space="preserve">hal-02135036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'antenne en chambre réverbérante à des fréquences proches de la limite d'utilisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Sarrazin</w:t>
+                <w:t xml:space="preserve">Geometry and loading effects on performances of mode-stirred reverberation chambers: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Protat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135033v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Reverberation Chamber on Antenna Characterization Performances</w:t>
+                <w:t xml:space="preserve">Frequency Reconfigurable Dual Narrow Band Antenna matched on the Low Band LTE FDD Physical Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Krouka</w:t>
+                <w:t xml:space="preserve">Serge Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485064⟩</w:t>
+              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.0891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933289v1</w:t>
+                <w:t xml:space="preserve">hal-01979434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-Stirring Impact in Radar Cross Section Evaluation in Reverberation Chamber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariston Reis</w:t>
+                <w:t xml:space="preserve">A Study of Electric-Field Measurement Disturbances Brought by Probe Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Amsterdam, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8484993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01894044v1</w:t>
+                <w:t xml:space="preserve">hal-01894058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Radiation Efficiency Improvement of a Miniature Narrow Band Antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Reverberation Chamber on Antenna Characterization Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Krouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2018.8608973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02077891v1</w:t>
+                <w:t xml:space="preserve">hal-01933289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Reconfigurable Dual Narrow Band Antenna matched on the Low Band LTE FDD Physical Layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giry</w:t>
+                <w:t xml:space="preserve">Mode-Stirring Impact in Radar Cross Section Evaluation in Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariston Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Amsterdam, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2018.0891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8485023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979434v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Electric-Field Measurement Disturbances Brought by Probe Supports</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of Radiation Efficiency Improvement of a Miniature Narrow Band Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pflaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Amsterdam, France. </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1659-1660, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8484993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2018.8608973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894058v1</w:t>
+                <w:t xml:space="preserve">hal-02077891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity Modes Inside a Mode-Stirred Reverberation Chamber Extracted Using the Matrix Pencil Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">Optimisation de l’efficacité de rayonnement d’une antenne miniature chargée par une capacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pflaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">20ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527192v1</w:t>
+                <w:t xml:space="preserve">hal-01525546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’efficacité de rayonnement d’une antenne miniature chargée par une capacité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+                <w:t xml:space="preserve">Cavity Modes Inside a Mode-Stirred Reverberation Chamber Extracted Using the Matrix Pencil Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525546v1</w:t>
+                <w:t xml:space="preserve">hal-01527192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des Modes Résonants d'une Chambre Réverbérante à Brassage de Modes à l'aide de Matrix Pencil</w:t>
               </w:r>
@@ -6603,269 +6603,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'Extraction des pôles de résonance d'une antenne</w:t>
+                <w:t xml:space="preserve">Comparison of Antenna Poles Extracted From Radiated and Scattered Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Janic Chauveau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Journées Nationales Microondes (JNM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">7th European Conference on Antenna and Propagation (EuCAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.797-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435162v1</w:t>
+                <w:t xml:space="preserve">hal-01409216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Antenna Poles Extracted From Radiated and Scattered Fields</w:t>
+                <w:t xml:space="preserve">Méthodes d'Extraction des pôles de résonance d'une antenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Chauveau</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janic Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antenna and Propagation (EuCAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.797-800</w:t>
+              <w:t xml:space="preserve">18e Journées Nationales Microondes (JNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409216v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of two methods of poles extraction for antenna caracterization</w:t>
               </w:r>
@@ -6903,51 +6903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APSURSI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, IL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7387,51 +7387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob H&#252;pfl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rotter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.183802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Chaturvedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.70179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB23062902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3324033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3111184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Krouka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3177445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3129912" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2020.2981235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2902361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mikki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouliguen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sharaiha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Antar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2450692" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pflaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2633308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janic Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2448760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01067315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2294216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01080788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3980" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A&#239;nhoa Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176387" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope59828.2024.10722533" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352900" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tamart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Zeghoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794222v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924413" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703559" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouliguen Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135585" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135531" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329710" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Bars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuka Ozuem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Krouka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979434v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0891" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8484993" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527192v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Engelhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouvaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434792" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434802" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikki Said" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2014.6887736" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003355" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chauveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348637" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2011.6113978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S080" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob H&#252;pfl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rotter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.183802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Chaturvedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.70179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB23062902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3324033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3111184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Krouka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3177445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3129912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060581" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2020.2981235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2902361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mikki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouliguen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sharaiha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Antar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2450692" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pflaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2633308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janic Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2448760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01080788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3980" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01067315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2294216" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A&#239;nhoa Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176387" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope59828.2024.10722533" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352900" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tamart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Zeghoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794222v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924413" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouliguen Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703559" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329710" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135585" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135507" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135531" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuka Ozuem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282528v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Bars" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0891" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894058v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8484993" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933289v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Krouka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485064" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608973" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527192v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Engelhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouvaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434792" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2016.7434802" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikki Said" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2014.6887736" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003355" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chauveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348637" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2011.6113978" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S080" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>