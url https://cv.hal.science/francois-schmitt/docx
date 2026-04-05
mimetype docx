--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -217,4541 +217,4528 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale phytoplankton dynamics in a coastal system of the eastern English Channel: the Boulogne-sur-Mer coastal area</w:t>
+                <w:t xml:space="preserve">Lagrangian Scaling and Intermittency of Turbulent CARbon Interface OCean Atmosphere (CARIOCA) Time Series in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zéline Hubert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-21-1787-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JC023080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229436v1</w:t>
+                <w:t xml:space="preserve">insu-05578465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling and intermittent properties of oceanic and atmospheric pCO2 time series and their difference in a turbulence framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (1), pp.35-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/npg-32-35-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of niches in defining phytoplankton functional beta diversity during a spring bloom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonas Mortelmans</w:t>
+                <w:t xml:space="preserve">Multiscale phytoplankton dynamics in a coastal system of the eastern English Channel: the Boulogne-sur-Mer coastal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Robache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéline Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Epinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-023-04346-6⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.1787-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-21-1787-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392276v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden turbulence in van Gogh's The Starry Night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinxiang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanting Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shidi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0213627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-to-scale energy flux in the oceanic global circulation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianyu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2024.1307751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of turbulence on diatoms of the genus Pseudo-nitzschia spp. and associated bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Kormas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotirios Vasileiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 100 (8), 12p. / fiae094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiae094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability-based wind-wave relation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The importance of niches in defining phytoplankton functional beta diversity during a spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud P. Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Mortelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (1), 22p. / 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1085340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-023-04346-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253086v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the conditions promoting Pseudo-nitzschia spp. blooms in the eastern English Channel and southern North Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">Probability-based wind-wave relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2023.102424⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1085340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271480v1</w:t>
+                <w:t xml:space="preserve">hal-04253086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Analysis of Time-Reversal Asymmetries in Fully Developed Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François G Schmitt</w:t>
+                <w:t xml:space="preserve">On the conditions promoting Pseudo-nitzschia spp. blooms in the eastern English Channel and southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra-Ioli Skouroliakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractal and Fractional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (8), pp.630. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125, pp.102424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fractalfract7080630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2023.102424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253084v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological traits, niche-environment interaction and temporal changes in diatoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling Analysis of Time-Reversal Asymmetries in Fully Developed Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102747⟩</w:t>
+              <w:t xml:space="preserve">Fractal and Fractional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (8), pp.630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fractalfract7080630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288026v1</w:t>
+                <w:t xml:space="preserve">hal-04253084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copepod swimming activity and turbulence intensity: study in the Agiturb turbulence generator system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological traits, niche-environment interaction and temporal changes in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Kléparski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02455-7⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.102747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392639v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie prospective d’évolution du trait de côte et des risques de submersion dans le contexte du changement climatique : une méthode appliquée au littoral du nord de la France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Copepod swimming activity and turbulence intensity: study in the Agiturb turbulence generator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Le Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.36442⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137 (2), pp.250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02455-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157120v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for the direct estimation of the parameters of the SIR epidemic model from the I(t) dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franҫois G. Schmitt</w:t>
+                <w:t xml:space="preserve">Cartographie prospective d’évolution du trait de côte et des risques de submersion dans le contexte du changement climatique : une méthode appliquée au littoral du nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02237-7⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Éducation et sensibilisation à l'environnement, 22 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.36442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03664872v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive scalars in incompressible turbulence with strongly out of equilibrium chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenwei Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 938, pp.A19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2022.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic Reynolds stress development for the turbulent Kolmogorov flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lipo Wang</w:t>
+                <w:t xml:space="preserve">An algorithm for the direct estimation of the parameters of the SIR epidemic model from the I(t) dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franҫois G. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (12), pp.125129. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0069688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02237-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610033v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03664872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Analysis of the China France Oceanography Satellite Along‐Track Wind and Wave Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+                <w:t xml:space="preserve">A quadratic Reynolds stress development for the turbulent Kolmogorov flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JC017119. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (12), pp.125129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JC017119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0069688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319667v1</w:t>
+                <w:t xml:space="preserve">hal-03610033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Nocturnal Low-Level Jet and Orographic Waves on Turbulent Motions and Energy Fluxes in the Lower Atmospheric Boundary Layer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Scaling Analysis of the China France Oceanography Satellite Along‐Track Wind and Wave Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-021-00629-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JC017119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC017119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319673v1</w:t>
+                <w:t xml:space="preserve">hal-03319667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Tidal Translation on Wave and Current Dynamics on a Barred Macrotidal Beach, Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue Observational and Numerical Approaches in Coastal Sediment Dynamics and Hydrodynamics, 9 (8), 26p. / 909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse9080909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of turbulent dynamics in the interstellar medium: Multifractal-microcanonical analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Nocturnal Low-Level Jet and Orographic Waves on Turbulent Motions and Energy Fluxes in the Lower Atmospheric Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayahnya Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039874⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180 (3), pp.527-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-021-00629-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193056v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+                <w:t xml:space="preserve">Description of turbulent dynamics in the interstellar medium: Multifractal-microcanonical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Attuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158081v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and correlations of reactive scalars near chemical equilibrium in incompressible turbulence</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084608⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03085639v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03085641v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of turbulence on power production by a free-stream tidal turbine in real sea conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (Part 1), pp.1932-1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.09.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874126v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of turbulence on power production by a free-stream tidal turbine in real sea conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton distribution from Western to Central English Channel, revealed by automated flow cytometry during the summer-fall transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud P. Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.09.136⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.104056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2020.104056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085657v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of machine learning and sampling frequency on phytoplankton bloom forecasts in coastal areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Derot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Yajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.101174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton distribution from Western to Central English Channel, revealed by automated flow cytometry during the summer-fall transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Schmitt</w:t>
+                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165188v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics of the sea level time series in the eastern English Channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Huang</w:t>
+                <w:t xml:space="preserve">Fluctuations and correlations of reactive scalars near chemical equilibrium in incompressible turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-017-3125-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (8), pp.084608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336246v1</w:t>
+                <w:t xml:space="preserve">hal-03085639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propelled microprobes in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.054604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Turbulence Behaviour in the Stable Boundary Layer Using Arbitrary-Order Hilbert Spectra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dynamics of the sea level time series in the eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crapoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-016-0227-9⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (1), pp.267-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-017-3125-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572084v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copepods encounter rates from a model of escape jump behaviour in turbulence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Turbulence analysis and multiscale correlations between synchronized flow velocity and marine turbine power production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olmo Durán Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbx051⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.314-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974224v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence analysis and multiscale correlations between synchronized flow velocity and marine turbine power production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Study of local correlations of the simultaneous wind speed-irradiance measurements using Time Dependent Intrinsic Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.373-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5890/JAND.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528296v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal-point density of scaling processes: From fractional Brownian motion to turbulence in one dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96:012215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of local correlations of the simultaneous wind speed-irradiance measurements using Time Dependent Intrinsic Correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Copepods encounter rates from a model of escape jump behaviour in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Ardeshiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Toschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5890/JAND.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (6), pp.878-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbx051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528080v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between long-term marine temperature time series from the eastern and western English Channel: Scaling analysis using empirical mode decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Investigation of Turbulence Behaviour in the Stable Boundary Layer Using Arbitrary-Order Hilbert Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. X. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. H. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.12.001⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163 (2), pp.311-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-016-0227-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285576v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian model of copepod dynamics: Clustering by escape jumps in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Ardeshiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Benkeddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Toschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (4), pp.043117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.043117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal anisotropic swimming: the optimal foraging behaviour of grouper larvae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88 (5), pp.1835-1846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfb.12948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Analysis of Wind Velocity, Power Output and Rotation of a Windmill</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Correlation between long-term marine temperature time series from the eastern and western English Channel: Scaling analysis using empirical mode decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Derot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rudy Calif</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.193-199. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 348 (5), pp.343-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273262v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Analysis of Ocean Surface Turbulent Heterogeneities from Satellite Remote Sensing : Use of 2D Structure Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Renosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4896,6845 +4883,6832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term high frequency phytoplankton dynamics, recorded from a coastal water autonomous measurement system in the eastern English Channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multiscale Analysis of Wind Velocity, Power Output and Rotation of a Windmill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olmo Durán Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie B. Zongo</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2015.09.015⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272698v1</w:t>
+                <w:t xml:space="preserve">hal-01273262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Law in Wind Energy Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Long-term high frequency phytoplankton dynamics, recorded from a coastal water autonomous measurement system in the eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Derot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie B. Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (4), pp.787-795. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.210-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/resources4040787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2015.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528077v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale correlation and energy cascade in three-dimensional turbulent flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Taylor Law in Wind Energy Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.787-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/resources4040787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009898v1</w:t>
+                <w:t xml:space="preserve">hal-01528077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous multifractal models with zero values: a continuous β-multifractal model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Two-scale correlation and energy cascade in three-dimensional turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.P02008. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, pp.P05002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947856v1</w:t>
+                <w:t xml:space="preserve">hal-01009898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency variability of particle size distribution and its dependency on turbulence over the sea bottom during re-suspension processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Continuous multifractal models with zero values: a continuous β-multifractal model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2014.01.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.P02008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/02/P02008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955270v1</w:t>
+                <w:t xml:space="preserve">hal-00947856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian cascade in three-dimensional homogeneous and isotropic turbulence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 741, pp.R2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2014.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependent intrinsic correlation analysis of temperature and dissolved oxygen time series using empirical mode decomposition.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">High frequency variability of particle size distribution and its dependency on turbulence over the sea bottom during re-suspension processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Renosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2014.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917718v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscaling and joint multiscaling of the atmospheric wind speed and the aggregate power output from a wind farm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Time dependent intrinsic correlation analysis of temperature and dissolved oxygen time series using empirical mode decomposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.90-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-21-379-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01527893v1</w:t>
+                <w:t xml:space="preserve">hal-00917718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudodiaptomus marinus Sato, 1913, a new invasive copepod in Lake Faro (Sicily): observations on the swimming behaviour and the sex-dependent responses to food</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multiscaling and joint multiscaling of the atmospheric wind speed and the aggregate power output from a wind farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40555-014-0049-8⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.379-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-21-379-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061678v1</w:t>
+                <w:t xml:space="preserve">hal-01527893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pseudodiaptomus marinus Sato, 1913, a new invasive copepod in Lake Faro (Sicily): observations on the swimming behaviour and the sex-dependent responses to food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Uttieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Zagami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zambianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t>
+              <w:t xml:space="preserve">Zoological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40555-014-0049-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00903410v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of phytoplankton photosynthetic activity in a macrotidal ecosystem (the Strait of Dover, eastern English Channel)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+                <w:t xml:space="preserve">Variability of pH in the Ogooué and M'passa rivers (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie B. Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Dc. Koumba Mabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+                <w:t xml:space="preserve">Guy S Padzys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linda P. Omouendze Mouaragadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 129, pp.37-48</w:t>
+              <w:t xml:space="preserve">Journal of Biodiversity and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (10), pp.70-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864301v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of turbulent quantities in the tidal bottom boundary layer : Case study in the eastern English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term variability and control of phytoplankton photosynthetic activity in a macrotidal ecosystem (the Strait of Dover, eastern English Channel).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Korotenko</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp.21-31. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (7), pp.1661-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2218-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824548v1</w:t>
+                <w:t xml:space="preserve">hal-00838694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of pH in the Ogooué and M'passa rivers (Gabon)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in feeding activity between females and males of Temora longicornis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Dc. Koumba Mabert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maud Moison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biodiversity and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.459-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-013-1034-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874389v1</w:t>
+                <w:t xml:space="preserve">hal-00824628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term variability and control of phytoplankton photosynthetic activity in a macrotidal ecosystem (the Strait of Dover, eastern English Channel).</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multifractal description of wind power fluctuations using arbitrary order Hilbert spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (7), pp.1661-1679. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 392, pp.4106-4120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2218-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838694v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal description of wind power fluctuations using arbitrary order Hilbert spectral analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 392, pp.4106-4120. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.04.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846643v1</w:t>
+                <w:t xml:space="preserve">hal-01527892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in feeding activity between females and males of Temora longicornis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mulifractal description of wind power using arbitrary order Hilbert spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Souissi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11284-013-1034-0⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 392, pp.4106-4120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824628v1</w:t>
+                <w:t xml:space="preserve">hal-01527887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527892v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulifractal description of wind power using arbitrary order Hilbert spectral analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal variability of phytoplankton photosynthetic activity in a macrotidal ecosystem (the Strait of Dover, eastern English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.37-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01527887v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming behaviour of the calanoid copepod Pseudodiaptomus marinus from Lake Faro</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Variability of turbulent quantities in the tidal bottom boundary layer : Case study in the eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Korotenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia Marina Mediterranea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824212v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on Temora longicornis swimming behaviour: illustration of seasonal impact in a temperate ecosystem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Turbulence effects on the feeding dynamics in European sea bass (Direntrarchus labrax) larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Souissi</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ab00438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 416-417, pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806953v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence effects on the feeding dynamics in European sea bass (Direntrarchus labrax) larvae</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les deux laboratoires de zoologie maritime du Portel de 1888 à 1942</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Portel Notes et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.91-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00761348v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of atmospheric wind speed sequence using a lognormal continuous stochastic equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations of satellite-derived chlorophyll concentrations and optical indices at the Southern Yellow Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianguo Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dessailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanju Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecosystem Health and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (2), pp.168-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14634988.2012.688480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les deux laboratoires de zoologie maritime du Portel de 1888 à 1942</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sex ratio and mating behaviour in the Calanoid Copepod Pseudodiaptomus annandalei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Hong Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Shiou Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Portel Notes et Documents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.91-103</w:t>
+              <w:t xml:space="preserve">Zoological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.589-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800177v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex ratio and mating behaviour in the Calanoid Copepod Pseudodiaptomus annandalei</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modeling of atmospheric wind speed sequence using a lognormal continuous stochastic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiang-Shiou Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815847v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of atmospheric wind speed sequence using a lognormal continuous stochastic equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of variable winds on current structure and Reynolds stresses in a tidal flow: analysis of experimental data in the Eastern English Channel Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Korotenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1025-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-8-1025-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00779049v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of polychaete population density: dynamics of dominant species and scaling properties in relative abundance ﬂuctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quiroz-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.45-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/mpg-19-45-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of variable winds on current structure and Reynolds stresses in a tidal flow: analysis of experimental data in the Eastern English Channel Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swimming behaviour of the calanoid copepod Pseudodiaptomus marinus from Lake Faro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Korotenko</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">M. Uttieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pansera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biologia Marina Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19(1), pp.240-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815421v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating behaviour of Pseudodiaptomus annandalei (Copepoda, Calanoida) at calm and hydrodynamically disturbed waters,</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature on Temora longicornis swimming behaviour: illustration of seasonal impact in a temperate ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Moison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (ISSN: 1864-7790), pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ab00438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758879v1</w:t>
+                <w:t xml:space="preserve">hal-00806953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reform of the yuan and scaling properties of its exchange rate with dollar and euro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Scaling of maximum probability density functions of velocity and temperature increments in turbulent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.X Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ma</w:t>
+                <w:t xml:space="preserve">X. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Angourou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. D. Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (12), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3662439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759341v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence modelling based on non-Newtonian constitutive laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Mompean</w:t>
+                <w:t xml:space="preserve">Direct evidence of tidally-oriented behaviour of the copepod Eurytemora affinis in the Seine estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Qiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François G Schmitt</w:t>
+                <w:t xml:space="preserve">G. Devreker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Thompson</w:t>
+                <w:t xml:space="preserve">G. Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 318 (4), pp.042030. </w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, pp.773-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11284-011-0841-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759151v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of arbitrary-order Hilbert spectral analysis to passive scalar turbulence,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Statistical study of bivalve high frequency microclosing behavior: scaling properties and shot noise analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. M. Lu</w:t>
+                <w:t xml:space="preserve">Marie de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehan Liu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042003⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (12), pp.3565-3576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127411030738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758431v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling analysis of pH fluctuations in coastal waters of the English Channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modeling turbulent-bounded flow using non-Newtonian viscometric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roney L. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.N15, 2011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2011.557381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-18-829-2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760785v1</w:t>
+                <w:t xml:space="preserve">hal-00602504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating and mate choice in Pseudodiaptomus annandalei (Copepoda: Calanoida)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Regional patterns of continental shelf polychaete diversity: examples for the North Sea, English Channel, Irish Sea and Outer Bristol Channel areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quiroz-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Dewarumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (S1), pp.324-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11250003.2011.591183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2011.02.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00758109v1</w:t>
+                <w:t xml:space="preserve">hal-00759244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of maximum probability density functions of velocity and temperature increments in turbulent systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Swimming kinematics of Eurytemora affinis (Copepoda, Calanoida) reproductive stages and differential vulnerability to predation of larval Dicentrarchus labrax (Teleostei, Perciformes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. G. Michalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (12), pp.9. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (7), pp.1095-1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3662439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbr013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758408v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of bivalve high frequency microclosing behavior: scaling properties and shot noise analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes un the swimming behaviour of Eurytemora affinis (Copepoda, Calanoida), in response to a sub-lethal exposure to nonylphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Rosa</w:t>
+                <w:t xml:space="preserve">K. Cailleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+                <w:t xml:space="preserve">F G Michalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamedou Sow</w:t>
+                <w:t xml:space="preserve">J. Forget Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ciret</w:t>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (12), pp.3565-3576. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102, pp.228-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127411030738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906320v1</w:t>
+                <w:t xml:space="preserve">hal-00757748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling turbulent-bounded flow using non-Newtonian viscometric functions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in the swimming behavior of Eurytemora affinis (Copepoda, Calanoida) in response to a sub-lethal exposure to nonylphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roney L. Thompson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Cailleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Gaël Michalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forget-Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Shiou Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2011.557381⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (3-4), pp.228-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602504v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of tidally-oriented behaviour of the copepod Eurytemora affinis in the Seine estuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Arbitrary order Hilbert spectral analysis for time series possessing scaling statistics: a comparison study with detrended fluctuation analysis and wavelet leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. M. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.E84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysrevE.84.016208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11284-011-0841-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00759330v1</w:t>
+                <w:t xml:space="preserve">hal-00758365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional patterns of continental shelf polychaete diversity: examples for the North Sea, English Channel, Irish Sea and Outer Bristol Channel areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Anisotropy and shift of search behavior in Malabar grouper (Epinephelus malabaricus) larvae in response to prey availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ms Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. H. Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 666 (1), pp.215-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11250003.2011.591183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00759244v1</w:t>
+                <w:t xml:space="preserve">hal-00759096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming kinematics of Eurytemora affinis (Copepoda, Calanoida) reproductive stages and differential vulnerability to predation of larval Dicentrarchus labrax (Teleostei, Perciformes)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effects of animal density, volume and the use of 2D/3D recording on behavioral studies of copepods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66, pp.197-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-010-0586-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbr013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00759083v1</w:t>
+                <w:t xml:space="preserve">hal-00758098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the swimming behavior of Eurytemora affinis (Copepoda, Calanoida) in response to a sub-lethal exposure to nonylphenols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A discrete log-normal process to generate a sequential multifractal time series,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perpete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.12.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.12013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/12/P12013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152453v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes un the swimming behaviour of Eurytemora affinis (Copepoda, Calanoida), in response to a sub-lethal exposure to nonylphenols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Cailleaud</w:t>
+                <w:t xml:space="preserve">The reform of the yuan and scaling properties of its exchange rate with dollar and euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F G Michalec</w:t>
+                <w:t xml:space="preserve">L. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Forget Leray</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Angourou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.505-513</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00757748v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary order Hilbert spectral analysis for time series possessing scaling statistics: a comparison study with detrended fluctuation analysis and wavelet leaders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Turbulence modelling based on non-Newtonian constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Hermand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.E84. </w:t>
+              <w:t xml:space="preserve">Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 318 (4), pp.042030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysrevE.84.016208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758365v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and shift of search behavior in Malabar grouper (Epinephelus malabaricus) larvae in response to prey availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of arbitrary-order Hilbert spectral analysis to passive scalar turbulence,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. X. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. M. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ms Mahjoub</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Hwang</w:t>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 318, pp.042003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759096v1</w:t>
+                <w:t xml:space="preserve">hal-00758431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete log-normal process to generate a sequential multifractal time series,</w:t>
+                <w:t xml:space="preserve">Mating behaviour of Pseudodiaptomus annandalei (Copepoda, Calanoida) at calm and hydrodynamically disturbed waters,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Perpete</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">C.H. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. U. Dahms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sh Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158, pp.1085--1094</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759219v1</w:t>
+                <w:t xml:space="preserve">hal-00758879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of animal density, volume and the use of 2D/3D recording on behavioral studies of copepods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Scaling analysis of pH fluctuations in coastal waters of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-010-0586-z⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, pp.829-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-18-829-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758098v1</w:t>
+                <w:t xml:space="preserve">hal-00760785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Lagrangian statestics for the analysis of the scale separation hypothesis in turbulent channel flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mating and mate choice in Pseudodiaptomus annandalei (Copepoda: Calanoida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Buffat</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beyrend-Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 402, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2011.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767828v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predation on Pseudodiaptomus annandalei (Copepoda : Calanoida) by grouper fish larvae Epinephelus coioides under different hydrodynamic conditions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Huei Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Uwe Dahms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Hong Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 393, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in behavioral responses of Eurytemora affinis (Copepoda, Calanoida) adults to salinity variations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">How and Why the Three Adult States of Pseudodiaptomus annandalei (Copepoda, Calanoida) Swim Differently (Copepoda : Calanoida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 32 (6), pp.805. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/FBQ006⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 32, pp.423-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbp141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564790v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order structure functions in fully developed turbulence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Differences in behavioral responses of Eurytemora affinis (Copepoda, Calanoida) adults to salinity variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaël Michalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sofiene Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (6), pp.805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/FBQ006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765555v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and Why the Three Adult States of Pseudodiaptomus annandalei (Copepoda, Calanoida) Swim Differently (Copepoda : Calanoida)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Second order structure functions in fully developed turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yx Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zm. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fougairolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.026319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762608v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Lagrangian statistics for the direct analysis of the turbulent constitutive equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Vinkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes on numerical fluid mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110, pp.319-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14139-3-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in behavioral responses of Eurytemora affinis (Copepoda, Calanoida) adults to salinity variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Gaël Michalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiane Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (6), pp.805-813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbq006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocorrelation function of velocity increments time series in fully developed turbulence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Use of Lagrangian statestics for the analysis of the scale separation hypothesis in turbulent channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yulu Liu</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Vinkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/86/40010⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 374, pp.3319-3327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449065v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of daily river flow fluctuations using Empirical Mode Decomposition and arbitrary order Hilbert spectral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiming Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 373 (1-2), pp.103-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of daily river flow fluctuations using empirical mode decomposition and arbitrary order Hilbert spectral analyis</w:t>
+                <w:t xml:space="preserve">Rank Abundance Allocations as a Tool to Analyze Planktonic Copepod Assemblages off the Danshuei River Estuary (Northern Taiwam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.X. Huang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Jiang Shiou Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Uwe Dahms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chun Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 373, pp.103-111, 2009</w:t>
+              <w:t xml:space="preserve">Zoological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480627v1</w:t>
+                <w:t xml:space="preserve">hal-00480651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank Abundance Allocations as a Tool to Analyze Planktonic Copepod Assemblages off the Danshuei River Estuary (Northern Taiwam)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of daily river flow fluctuations using empirical mode decomposition and arbitrary order Hilbert spectral analyis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Uwe Dahms</w:t>
+                <w:t xml:space="preserve">Y.X. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zm. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Chun Tseng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yl. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (1), pp.49-62</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 373, pp.103-111, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480651v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of velocity fluctuations and their intermittency properties in the surf zone using empirical mode decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiming Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11781,103 +11755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual based model to study the reproduction of egg bearing copepods: application to Eurytemora affinis (Copepoda Calanoida) from the Seine estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Devreker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (8), pp.1073-1089. </w:t>
@@ -11927,90 +11901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of turbulent fluctuations and their intermittency properties in the surf zone using empirical mode decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12048,103 +12022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic dynamics and entropies of copepod behaviour under non-turbulent and turbulent conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Moison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Shiou Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (4), pp.388-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12184,2471 +12158,2519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'invariance d'échelle de séries temporelles par la décomposition modale empirique et l'analyse spectrale de Hilbert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Autocorrelation function of velocity increments time series in fully developed turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiming Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (4), pp.40010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/86/40010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449081v1</w:t>
+                <w:t xml:space="preserve">hal-00449065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amplitude-frequency study of turbulent scaling intermittency using Empirical Mode Decomposition and Hilbert Spectral Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dynamics and intermittency in a long term copepod time series,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yulu Liu</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zongo Brizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comm. Nonlin. Sc. Num. Sim.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.407-415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/84/40010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00449063v1</w:t>
+                <w:t xml:space="preserve">hal-00481276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and environmental conflicts in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.94-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics and intermittency in a long term copepod time series,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An amplitude-frequency study of turbulent scaling intermittency using Hilbert spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Zongo Brizard</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comm. Nonlin. Sc. Num. Sim.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13, pp.407-415</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84, pp.40010, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481276v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amplitude-frequency study of turbulent scaling intermittency using Hilbert spectral analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Intermittent turbulence and copepod dynamics: increase of contact rates through preferential concentration,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yehan Liu</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 84, pp.40010, 2008</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70, pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481155v1</w:t>
+                <w:t xml:space="preserve">hal-00481279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent turbulence and copepod dynamics: increase of contact rates through preferential concentration,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Intermittent turbulence and copepod dynamics: increase in encounter rates through preferential concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 70, pp.263-272</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 70 (3-4), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481279v1</w:t>
+                <w:t xml:space="preserve">hal-00263401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent turbulence and copepod dynamics: increase in encounter rates through preferential concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dynamics and intermittency in a long term copepod time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Seuront</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Zongo Brizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (2), pp.407-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2006.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.01.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00263401v1</w:t>
+                <w:t xml:space="preserve">hal-00264838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics and intermittency in a long term copepod time series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Statistical properties of turbidity, oxygen and pH fluctuations in the Seine river estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Zongo Brizard</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 387, pp.6613-6623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2006.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00264838v1</w:t>
+                <w:t xml:space="preserve">hal-00481280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of turbidity, oxygen and pH fluctuations in the Seine river estuary (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'invariance d'échelle de séries temporelles par la décomposition modale empirique et l'analyse spectrale de Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S.B. Zongo</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiming Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 387, pp.6613-6623</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.481-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481280v1</w:t>
+                <w:t xml:space="preserve">hal-00449081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major reorganisation of North Atlantic pelagic ecosystems linked to climate change.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An amplitude-frequency study of turbulent scaling intermittency using Empirical Mode Decomposition and Hilbert Spectral Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiming Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBEC International Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (4), pp.40010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/84/40010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482340v1</w:t>
+                <w:t xml:space="preserve">hal-00449063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Boussinesq's turbulent viscosity hypothesis: historical remarks and a direct evaluation of its validity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analysis of high frequency temperature time series in the Seine estuary from the Marel autonomous monitoring buoy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 335, pp.617-627, 2007</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 588, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481810v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of high frequency temperature time series in the Seine estuary from the Marel autonomous monitoring buoy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">On causal stochastic equations for log-stable multiplicative cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Souissi</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (2), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2007-00205-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481719v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On causal stochastic equations for log-stable multiplicative cascades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">About Boussinesq's turbulent viscosity hypothesis: historical remarks and a direct evaluation of its validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2007-00205-5⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 335 (9-10), pp.617-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264853v1</w:t>
+                <w:t xml:space="preserve">hal-00264386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Boussinesq's turbulent viscosity hypothesis: historical remarks and a direct evaluation of its validity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Direct test of a nonlinear constitutive equation for simple turbulent shear flows using DNS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comm. Nonlin. Sc. Num. Sim.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.1251-1264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264386v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct test of a nonlinear constitutive equation for simple turbulent shear flows using DNS data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Major reorganisation of North Atlantic pelagic ecosystems linked to climate change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comm. Nonlin. Sc. Num. Sim.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12, pp.1251-1264</w:t>
+              <w:t xml:space="preserve">GLOBEC International Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481803v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Lagrangian passive scalar scaling exponents to Eulerian scaling exponents in turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Explicit predictability and dispersion scaling exponents in fully developed turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 342, pp.448-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2005.05.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00374-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00111906v1</w:t>
+                <w:t xml:space="preserve">hal-00091984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit predictability and dispersion scaling exponents in fully developed turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Describing space-time patterns in aquatic ecology using IBMs and scaling and multi-scaling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuront Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2005.05.088⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.705-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091984v1</w:t>
+                <w:t xml:space="preserve">hal-02675159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing space-time patterns in aquatic ecology using IBMs and scaling and multi-scaling approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Relating Lagrangian passive scalar scaling exponents to Eulerian scaling exponents in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48, pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00374-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.12.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02675159v1</w:t>
+                <w:t xml:space="preserve">hal-00111906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A causal multifractal stochastic equation and its statistical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34, pp.85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal intermittency of Eulerian and Lagrangian turbulence of ocean temperature and plankton fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lovejoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3 (4), pp.236-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal temperature and flux of temperature variance in fully developed turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Lovejoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 34 (3), pp.195-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/epl/i1996-00438-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulifractal phase transitions: the origin of self-organized criticality in earthquakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
+                <w:t xml:space="preserve">Empirical study of multifractal phase transitions in atmospheric turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schertzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lovejoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pecknold</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 1 (2/3), pp.191-197</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 1 (2/3), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-1-95-1994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331029v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical study of multifractal phase transitions in atmospheric turbulence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
+                <w:t xml:space="preserve">Mulifractal phase transitions: the origin of self-organized criticality in earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lovejoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pecknold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Malouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 1 (2/3), pp.95-104. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1994, 1 (2/3), pp.191-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331026v1</w:t>
+                <w:t xml:space="preserve">hal-00331029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence et écologie marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation des écosystèmes marin et terrestre de la côte d'opale: du naturalisme à l'écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M François Schmitt. Union des océanographes de France, pp.321, 2011, 978-2-9510625-4-2/978-2-9510625-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId453"/>
+      <w:footerReference w:type="default" r:id="rId454"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14716,51 +14738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4113913C"/>
+    <w:nsid w:val="BB19B520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14947,51 +14969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6733-0598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074252755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1999-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epinoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1787-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-32-35-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debusschere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mortelmans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04346-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxiang Ma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidi Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1307751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Maire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kormas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Vasileiadis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1085340" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra-Ioli Skouroliakou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2023.102424" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7080630" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04288026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Kl&#233;parski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102747" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Quiniou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02455-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois G. Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02237-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Wu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.164" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069688" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC017119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayahnya Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00629-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9080909" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193056v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084608" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.09.136" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yajima" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03165188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104056" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crapoulet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-3125-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calzavarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054604" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. X. Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Cai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0227-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ardeshiri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx051" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo Dur&#225;n Medina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.05.024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Zheng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012215" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2016.12.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gentilhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benkeddad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043117" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12948" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.897" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Renosh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126975" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Renosh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-22-633-2015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272698v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B. Zongo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.09.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528077v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources4040787" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947856v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/02/P02008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.01.024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CL8BKGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945838v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917718v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527893v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-379-2014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sabia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Uttieri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zagami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zambianchi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40555-014-0049-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864301v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Korotenko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouanneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.03.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0675FXSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874389v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dc. Koumba Mabert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndiaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy S Padzys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda P. Omouendze Mouaragadja" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2218-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1F156S3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846643v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.04.038" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH71F3NH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824628v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1034-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8RV4PRXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824212v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uttieri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pansera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806953v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00438" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761348v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mahjoub" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.02.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4N2Q6L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527886v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.06.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSB5130-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823736v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianguo Xing" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanju Hao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14634988.2012.688480" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800177v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815847v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Hong Cheng" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779049v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quiroz-Martinez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mpg-19-45-2012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815421v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korotenko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-1025-2012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758879v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Lee" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. U. Dahms" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Cheng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angourou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042030" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758431v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. M. Lu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760785v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Zongo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-18-829-2011" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758109v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beyrend-Dur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.039" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CN7GTV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758408v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X Huang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Shang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662439" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906320v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rosa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127411030738" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602504v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney L. Thompson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2011.557381" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759330v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devreker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-011-0841-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ9L01T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dewarumez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2011.591183" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Michalec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03152453v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cailleaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forget-Leray" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.12.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RPGF9V6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757748v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cailleaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Michalec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forget Leray" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758365v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hermand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevE.84.016208" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759096v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Nan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759219v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perpete" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/12/P12013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WPNZ9B6F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758098v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michalec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mahjoub" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0586-z" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6W91DQ0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767828v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.021" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ2VG3QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766568v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Huei Lee" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Uwe Dahms" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564790v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765555v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yx Huang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zm. Lu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fougairolles" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762608v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Cheng" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Hwang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp141" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566065v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14139-3-39" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766935v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449065v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Lu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Liu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/40010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449075v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480627v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Huang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl. Liu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480651v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Shiou Hwang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uwe Dahms" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chun Tseng" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449071v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.012" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480490v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6W7ZPCV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480752v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480712v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPRBMN9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449081v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/40010" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481218v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481276v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo Brizard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481155v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481279v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263401v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.01.008" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264838v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo Brizard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.04.005" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481280v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481719v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264853v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00205-5" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264386v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.004" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481803v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111906v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00374-1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66C4F85B22F8E30BD0D192F7A2911F381CCED81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091984v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.05.088" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675159v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seuront Laurent" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.013" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND59P4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114539v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331043v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lovejoy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697761v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Lovejoy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00438-4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331029v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hooge" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pecknold" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Malouin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331026v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-1-95-1994" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392645v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759414v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6733-0598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074252755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1999-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05578465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023080" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-32-35-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epinoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1787-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxiang Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidi Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213627" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1307751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kormas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Vasileiadis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debusschere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mortelmans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04346-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1085340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra-Ioli Skouroliakou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2023.102424" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7080630" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04288026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Kl&#233;parski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102747" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Quiniou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02455-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392641v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.164" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois G. Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02237-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC017119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9080909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayahnya Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00629-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039874" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.09.136" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03165188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yajima" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101174" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085639v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084608" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calzavarini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crapoulet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-3125-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo Dur&#225;n Medina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.05.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2016.12.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Zheng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974224v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ardeshiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. X. Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Cai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0227-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benkeddad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12948" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gentilhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.12.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Renosh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126975" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Renosh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-22-633-2015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.897" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B. Zongo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.09.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources4040787" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/02/P02008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955270v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.01.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CL8BKGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-379-2014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sabia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Uttieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zagami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zambianchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40555-014-0049-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874389v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dc. Koumba Mabert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndiaye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy S Padzys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda P. Omouendze Mouaragadja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2218-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1F156S3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1034-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8RV4PRXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.04.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH71F3NH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Korotenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouanneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.03.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0675FXSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761348v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mahjoub" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.02.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4N2Q6L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800177v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.06.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSB5130-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianguo Xing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanju Hao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14634988.2012.688480" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Hong Cheng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779049v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korotenko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-1025-2012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quiroz-Martinez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mpg-19-45-2012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uttieri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pansera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00438" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758408v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X Huang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Shang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662439" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devreker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-011-0841-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ9L01T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906320v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rosa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127411030738" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney L. Thompson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2011.557381" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dewarumez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2011.591183" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759083v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Michalec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757748v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cailleaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Michalec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forget Leray" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.12.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RPGF9V6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03152453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cailleaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forget-Leray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758365v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hermand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. M. Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevE.84.016208" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Nan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michalec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mahjoub" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0586-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6W91DQ0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759219v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perpete" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/12/P12013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WPNZ9B6F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759341v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angourou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759151v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042030" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758431v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Lee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. U. Dahms" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Cheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760785v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Zongo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-18-829-2011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758109v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beyrend-Dur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.039" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CN7GTV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766568v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Huei Lee" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Uwe Dahms" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762608v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Cheng" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Hwang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp141" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564790v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765555v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yx Huang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zm. Lu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fougairolles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566065v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14139-3-39" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766935v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq006" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767828v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.021" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ2VG3QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449075v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Lu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480651v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Shiou Hwang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uwe Dahms" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chun Tseng" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480627v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Huang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl. Liu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449071v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.012" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480490v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6W7ZPCV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480752v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480712v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPRBMN9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449065v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/40010" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481276v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo Brizard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481155v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481279v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263401v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.01.008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264838v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo Brizard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.04.005" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481280v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449081v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449063v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/40010" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481719v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264853v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00205-5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264386v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481803v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091984v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.05.088" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675159v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seuront Laurent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.013" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND59P4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111906v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00374-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66C4F85B22F8E30BD0D192F7A2911F381CCED81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114539v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331043v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lovejoy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697761v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Lovejoy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00438-4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331026v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-1-95-1994" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331029v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hooge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pecknold" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Malouin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392645v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759414v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>