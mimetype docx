--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -257,51 +257,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 131 (1), </w:t>
+              <w:t xml:space="preserve">, 2026, 131 (1), pp.e2025JC023080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2025JC023080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -680,295 +680,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-to-scale energy flux in the oceanic global circulation models</w:t>
+                <w:t xml:space="preserve">Effects of turbulence on diatoms of the genus Pseudo-nitzschia spp. and associated bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Zhang</w:t>
+                <w:t xml:space="preserve">Yanis Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Song</w:t>
+                <w:t xml:space="preserve">Konstantinos Kormas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Gao</w:t>
+                <w:t xml:space="preserve">Sotirios Vasileiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Peng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jianyu Hu</w:t>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1307751⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (8), 12p. / fiae094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiae094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662957v1</w:t>
+                <w:t xml:space="preserve">hal-04662961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of turbulence on diatoms of the genus Pseudo-nitzschia spp. and associated bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale-to-scale energy flux in the oceanic global circulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Schmitt</w:t>
+                <w:t xml:space="preserve">Jingjing Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Kormas</w:t>
+                <w:t xml:space="preserve">Yang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotirios Vasileiadis</w:t>
+                <w:t xml:space="preserve">Yan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Caruana</w:t>
+                <w:t xml:space="preserve">Jianyu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 100 (8), 12p. / fiae094. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiae094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1307751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662961v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of niches in defining phytoplankton functional beta diversity during a spring bloom</w:t>
               </w:r>
@@ -1082,274 +1082,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability-based wind-wave relation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+                <w:t xml:space="preserve">On the conditions promoting Pseudo-nitzschia spp. blooms in the eastern English Channel and southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra-Ioli Skouroliakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1085340⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125, pp.102424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2023.102424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253086v1</w:t>
+                <w:t xml:space="preserve">hal-04271480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the conditions promoting Pseudo-nitzschia spp. blooms in the eastern English Channel and southern North Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">Probability-based wind-wave relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 125, pp.102424. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2023.102424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1085340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271480v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Analysis of Time-Reversal Asymmetries in Fully Developed Turbulence</w:t>
               </w:r>
@@ -1788,456 +1788,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive scalars in incompressible turbulence with strongly out of equilibrium chemistry</w:t>
+                <w:t xml:space="preserve">An algorithm for the direct estimation of the parameters of the SIR epidemic model from the I(t) dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenwei Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Schmitt</w:t>
+                <w:t xml:space="preserve">Franҫois G. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.164⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02237-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392641v1</w:t>
+                <w:t xml:space="preserve">insu-03664872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for the direct estimation of the parameters of the SIR epidemic model from the I(t) dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive scalars in incompressible turbulence with strongly out of equilibrium chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franҫois G. Schmitt</w:t>
+                <w:t xml:space="preserve">Lipo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 137, pp.57. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 938, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02237-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03664872v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic Reynolds stress development for the turbulent Kolmogorov flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lipo Wang</w:t>
+                <w:t xml:space="preserve">Scaling Analysis of the China France Oceanography Satellite Along‐Track Wind and Wave Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (12), pp.125129. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JC017119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0069688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JC017119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610033v1</w:t>
+                <w:t xml:space="preserve">hal-03319667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Analysis of the China France Oceanography Satellite Along‐Track Wind and Wave Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+                <w:t xml:space="preserve">A quadratic Reynolds stress development for the turbulent Kolmogorov flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JC017119. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (12), pp.125129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JC017119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0069688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319667v1</w:t>
+                <w:t xml:space="preserve">hal-03610033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Tidal Translation on Wave and Current Dynamics on a Barred Macrotidal Beach, Northern France</w:t>
               </w:r>
@@ -2585,697 +2585,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Révillon</w:t>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085641v1</w:t>
+                <w:t xml:space="preserve">hal-02874126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
+                <w:t xml:space="preserve">Impact of turbulence on power production by a free-stream tidal turbine in real sea conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (Part 1), pp.1932-1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.09.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874126v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of turbulence on power production by a free-stream tidal turbine in real sea conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Thiébaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147 (Part 1), pp.1932-1940. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.09.136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03085657v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton distribution from Western to Central English Channel, revealed by automated flow cytometry during the summer-fall transition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benefits of machine learning and sampling frequency on phytoplankton bloom forecasts in coastal areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lefebvre</w:t>
+                <w:t xml:space="preserve">Jonathan Derot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Didry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiroshi Yajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 195, pp.104056. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.101174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2020.104056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165188v1</w:t>
+                <w:t xml:space="preserve">hal-03085631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of machine learning and sampling frequency on phytoplankton bloom forecasts in coastal areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoplankton distribution from Western to Central English Channel, revealed by automated flow cytometry during the summer-fall transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud P. Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Derot</w:t>
+                <w:t xml:space="preserve">Alain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Yajima</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60, pp.101174. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.104056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2020.104056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085631v1</w:t>
+                <w:t xml:space="preserve">hal-03165188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3330,90 +3330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations and correlations of reactive scalars near chemical equilibrium in incompressible turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (8), pp.084608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3675,395 +3675,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence analysis and multiscale correlations between synchronized flow velocity and marine turbine power production</w:t>
+                <w:t xml:space="preserve">Study of local correlations of the simultaneous wind speed-irradiance measurements using Time Dependent Intrinsic Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olmo Durán Medina</w:t>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.373-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5890/JAND.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528296v1</w:t>
+                <w:t xml:space="preserve">hal-01528080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of local correlations of the simultaneous wind speed-irradiance measurements using Time Dependent Intrinsic Correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Calif</w:t>
+                <w:t xml:space="preserve">Extremal-point density of scaling processes: From fractional Brownian motion to turbulence in one dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5890/JAND.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96:012215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528080v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal-point density of scaling processes: From fractional Brownian motion to turbulence in one dimension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lipo Wang</w:t>
+                <w:t xml:space="preserve">Turbulence analysis and multiscale correlations between synchronized flow velocity and marine turbine power production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olmo Durán Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobo Zheng</w:t>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Jiang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96:012215, </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.314-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572028v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copepods encounter rates from a model of escape jump behaviour in turbulence</w:t>
               </w:r>
@@ -4564,51 +4564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between long-term marine temperature time series from the eastern and western English Channel: Scaling analysis using empirical mode decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Derot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4675,486 +4675,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Analysis of Ocean Surface Turbulent Heterogeneities from Satellite Remote Sensing : Use of 2D Structure Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term high frequency phytoplankton dynamics, recorded from a coastal water autonomous measurement system in the eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Derot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Renosh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+                <w:t xml:space="preserve">Sylvie B. Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126975⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2015.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158516v1</w:t>
+                <w:t xml:space="preserve">hal-01272698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent particle dynamics in marine coastal waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+                <w:t xml:space="preserve">Multiscale Analysis of Wind Velocity, Power Output and Rotation of a Windmill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olmo Durán Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-22-633-2015⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884015v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Analysis of Wind Velocity, Power Output and Rotation of a Windmill</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rudy Calif</w:t>
+                <w:t xml:space="preserve">Intermittent particle dynamics in marine coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P R Renosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.193-199. </w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), pp.633-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/npg-22-633-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273262v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term high frequency phytoplankton dynamics, recorded from a coastal water autonomous measurement system in the eastern English Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Derot</w:t>
+                <w:t xml:space="preserve">Scaling Analysis of Ocean Surface Turbulent Heterogeneities from Satellite Remote Sensing : Use of 2D Structure Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Renosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie B. Zongo</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 109, pp.210-221. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), 16p. / e0126975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2015.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272698v1</w:t>
+                <w:t xml:space="preserve">hal-01158516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Law in Wind Energy Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5195,606 +5195,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale correlation and energy cascade in three-dimensional turbulent flows</w:t>
+                <w:t xml:space="preserve">Lagrangian cascade in three-dimensional homogeneous and isotropic turbulence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 741, pp.R2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009898v1</w:t>
+                <w:t xml:space="preserve">hal-00945838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous multifractal models with zero values: a continuous β-multifractal model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High frequency variability of particle size distribution and its dependency on turbulence over the sea bottom during re-suspension processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Renosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/02/P02008⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2014.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947856v1</w:t>
+                <w:t xml:space="preserve">hal-00955270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian cascade in three-dimensional homogeneous and isotropic turbulence.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous multifractal models with zero values: a continuous β-multifractal model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.P02008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/02/P02008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945838v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency variability of particle size distribution and its dependency on turbulence over the sea bottom during re-suspension processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.R. Renosh</w:t>
+                <w:t xml:space="preserve">Two-scale correlation and energy cascade in three-dimensional turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mériaux</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.P05002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2014.01.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00955270v1</w:t>
+                <w:t xml:space="preserve">hal-01009898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependent intrinsic correlation analysis of temperature and dissolved oxygen time series using empirical mode decomposition.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+                <w:t xml:space="preserve">Multiscaling and joint multiscaling of the atmospheric wind speed and the aggregate power output from a wind farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.379-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-21-379-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917718v1</w:t>
+                <w:t xml:space="preserve">hal-01527893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscaling and joint multiscaling of the atmospheric wind speed and the aggregate power output from a wind farm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Calif</w:t>
+                <w:t xml:space="preserve">Time dependent intrinsic correlation analysis of temperature and dissolved oxygen time series using empirical mode decomposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.90-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-21-379-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01527893v1</w:t>
+                <w:t xml:space="preserve">hal-00917718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudodiaptomus marinus Sato, 1913, a new invasive copepod in Lake Faro (Sicily): observations on the swimming behaviour and the sex-dependent responses to food</w:t>
               </w:r>
@@ -5908,556 +5908,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of pH in the Ogooué and M'passa rivers (Gabon)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in feeding activity between females and males of Temora longicornis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Dc. Koumba Mabert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maud Moison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biodiversity and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.459-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-013-1034-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874389v1</w:t>
+                <w:t xml:space="preserve">hal-00824628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term variability and control of phytoplankton photosynthetic activity in a macrotidal ecosystem (the Strait of Dover, eastern English Channel).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+                <w:t xml:space="preserve">Multifractal description of wind power fluctuations using arbitrary order Hilbert spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2218-4⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 392, pp.4106-4120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838694v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in feeding activity between females and males of Temora longicornis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of pH in the Ogooué and M'passa rivers (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie B. Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Dc. Koumba Mabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Moison</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy S Padzys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda P. Omouendze Mouaragadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biodiversity and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (10), pp.70-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824628v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal description of wind power fluctuations using arbitrary order Hilbert spectral analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Calif</w:t>
+                <w:t xml:space="preserve">Short-term variability and control of phytoplankton photosynthetic activity in a macrotidal ecosystem (the Strait of Dover, eastern English Channel).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 392, pp.4106-4120. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (7), pp.1661-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.04.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2218-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846643v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6542,167 +6542,167 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mulifractal description of wind power using arbitrary order Hilbert spectral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 392, pp.4106-4120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2013.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6787,90 +6787,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of phytoplankton photosynthetic activity in a macrotidal ecosystem (the Strait of Dover, eastern English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Houliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7031,475 +7031,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence effects on the feeding dynamics in European sea bass (Direntrarchus labrax) larvae</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les deux laboratoires de zoologie maritime du Portel de 1888 à 1942</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Portel Notes et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.91-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761348v1</w:t>
+                <w:t xml:space="preserve">hal-00800177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les deux laboratoires de zoologie maritime du Portel de 1888 à 1942</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of atmospheric wind speed sequence using a lognormal continuous stochastic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Portel Notes et Documents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800177v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of atmospheric wind speed sequence using a lognormal continuous stochastic equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Calif</w:t>
+                <w:t xml:space="preserve">Fluctuations of satellite-derived chlorophyll concentrations and optical indices at the Southern Yellow Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianguo Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dessailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanju Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Aquatic Ecosystem Health and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.168-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14634988.2012.688480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01527886v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations of satellite-derived chlorophyll concentrations and optical indices at the Southern Yellow Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence effects on the feeding dynamics in European sea bass (Direntrarchus labrax) larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianguo Xing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+                <w:t xml:space="preserve">R. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dessailly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-S. Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecosystem Health and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 416-417, pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14634988.2012.688480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00823736v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex ratio and mating behaviour in the Calanoid Copepod Pseudodiaptomus annandalei</w:t>
               </w:r>
@@ -7606,332 +7606,332 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of atmospheric wind speed sequence using a lognormal continuous stochastic equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jweia.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of variable winds on current structure and Reynolds stresses in a tidal flow: analysis of experimental data in the Eastern English Channel Ocean</w:t>
+                <w:t xml:space="preserve">Statistical analysis of polychaete population density: dynamics of dominant species and scaling properties in relative abundance ﬂuctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Korotenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+                <w:t xml:space="preserve">B. Quiroz-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-8-1025-2012⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/mpg-19-45-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815421v1</w:t>
+                <w:t xml:space="preserve">hal-00665507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of polychaete population density: dynamics of dominant species and scaling properties in relative abundance ﬂuctuations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Quiroz-Martinez</w:t>
+                <w:t xml:space="preserve">Effect of variable winds on current structure and Reynolds stresses in a tidal flow: analysis of experimental data in the Eastern English Channel Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Korotenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19, pp.45-52. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1025-1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/mpg-19-45-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-8-1025-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665507v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming behaviour of the calanoid copepod Pseudodiaptomus marinus from Lake Faro</w:t>
               </w:r>
@@ -8042,51 +8042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature on Temora longicornis swimming behaviour: illustration of seasonal impact in a temperate ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Moison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8140,1127 +8140,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of maximum probability density functions of velocity and temperature increments in turbulent systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional patterns of continental shelf polychaete diversity: examples for the North Sea, English Channel, Irish Sea and Outer Bristol Channel areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quiroz-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.X Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François G Schmitt</w:t>
+                <w:t xml:space="preserve">Jean Marie Dewarumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. D. Shang</w:t>
+                <w:t xml:space="preserve">A. Foveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3662439⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (S1), pp.324-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11250003.2011.591183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758408v1</w:t>
+                <w:t xml:space="preserve">hal-00759244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of tidally-oriented behaviour of the copepod Eurytemora affinis in the Seine estuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swimming kinematics of Eurytemora affinis (Copepoda, Calanoida) reproductive stages and differential vulnerability to predation of larval Dicentrarchus labrax (Teleostei, Perciformes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. G. Michalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sami Souissi</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11284-011-0841-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (7), pp.1095-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbr013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00759330v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of bivalve high frequency microclosing behavior: scaling properties and shot noise analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamedou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (12), pp.3565-3576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218127411030738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling turbulent-bounded flow using non-Newtonian viscometric functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roney L. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.N15, 2011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14685248.2011.557381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional patterns of continental shelf polychaete diversity: examples for the North Sea, English Channel, Irish Sea and Outer Bristol Channel areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct evidence of tidally-oriented behaviour of the copepod Eurytemora affinis in the Seine estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Devreker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11250003.2011.591183⟩</w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, pp.773-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-011-0841-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759244v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming kinematics of Eurytemora affinis (Copepoda, Calanoida) reproductive stages and differential vulnerability to predation of larval Dicentrarchus labrax (Teleostei, Perciformes)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Souissi</w:t>
+                <w:t xml:space="preserve">Scaling of maximum probability density functions of velocity and temperature increments in turbulent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.X Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. G. Michalec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. D. Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (7), pp.1095-1103. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (12), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbr013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3662439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759083v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes un the swimming behaviour of Eurytemora affinis (Copepoda, Calanoida), in response to a sub-lethal exposure to nonylphenols</w:t>
+                <w:t xml:space="preserve">Changes in the swimming behavior of Eurytemora affinis (Copepoda, Calanoida) in response to a sub-lethal exposure to nonylphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cailleaud</w:t>
+                <w:t xml:space="preserve">Kévin Cailleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F G Michalec</w:t>
+                <w:t xml:space="preserve">Francois-Gaël Michalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Forget Leray</w:t>
+                <w:t xml:space="preserve">Joëlle Forget-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Budzinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Hwang</w:t>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Shiou Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 102, pp.228-231. </w:t>
+              <w:t xml:space="preserve">, 2011, 102 (3-4), pp.228-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757748v1</w:t>
+                <w:t xml:space="preserve">hal-03152453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the swimming behavior of Eurytemora affinis (Copepoda, Calanoida) in response to a sub-lethal exposure to nonylphenols</w:t>
+                <w:t xml:space="preserve">Changes un the swimming behaviour of Eurytemora affinis (Copepoda, Calanoida), in response to a sub-lethal exposure to nonylphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Cailleaud</w:t>
+                <w:t xml:space="preserve">K. Cailleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Gaël Michalec</w:t>
+                <w:t xml:space="preserve">F G Michalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Forget-Leray</w:t>
+                <w:t xml:space="preserve">J. Forget Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiang-Shiou Hwang</w:t>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 102 (3-4), pp.228-231. </w:t>
+              <w:t xml:space="preserve">, 2011, 102, pp.228-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152453v1</w:t>
+                <w:t xml:space="preserve">hal-00757748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrary order Hilbert spectral analysis for time series possessing scaling statistics: a comparison study with detrended fluctuation analysis and wavelet leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9402,51 +9402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. H. Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 666 (1), pp.215-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9471,51 +9471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of animal density, volume and the use of 2D/3D recording on behavioral studies of copepods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9566,1510 +9566,1498 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66, pp.197-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-010-0586-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete log-normal process to generate a sequential multifractal time series,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perpete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.12013. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/12/P12013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/12/P12013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reform of the yuan and scaling properties of its exchange rate with dollar and euro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mating and mate choice in Pseudodiaptomus annandalei (Copepoda: Calanoida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Angourou</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beyrend-Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 402, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2011.02.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759341v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence modelling based on non-Newtonian constitutive laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reform of the yuan and scaling properties of its exchange rate with dollar and euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mompean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François G Schmitt</w:t>
+                <w:t xml:space="preserve">L. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Thompson</w:t>
+                <w:t xml:space="preserve">T. Angourou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.505-513</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759151v1</w:t>
+                <w:t xml:space="preserve">hal-00759341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of arbitrary-order Hilbert spectral analysis to passive scalar turbulence,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. X. Huang</w:t>
+                <w:t xml:space="preserve">Turbulence modelling based on non-Newtonian constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehan Liu</w:t>
+                <w:t xml:space="preserve">R. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 318, pp.042003. </w:t>
+              <w:t xml:space="preserve">Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 318 (4), pp.042030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758431v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating behaviour of Pseudodiaptomus annandalei (Copepoda, Calanoida) at calm and hydrodynamically disturbed waters,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of arbitrary-order Hilbert spectral analysis to passive scalar turbulence,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. X. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. M. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.H. Lee</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 318, pp.042003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758879v1</w:t>
+                <w:t xml:space="preserve">hal-00758431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling analysis of pH fluctuations in coastal waters of the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mating behaviour of Pseudodiaptomus annandalei (Copepoda, Calanoida) at calm and hydrodynamically disturbed waters,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.B. Zongo</w:t>
+                <w:t xml:space="preserve">H. U. Dahms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sh Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158, pp.1085--1094</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760785v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating and mate choice in Pseudodiaptomus annandalei (Copepoda: Calanoida)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Souissi</w:t>
+                <w:t xml:space="preserve">Scaling analysis of pH fluctuations in coastal waters of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 402, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, pp.829-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2011.02.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/npg-18-829-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758109v1</w:t>
+                <w:t xml:space="preserve">hal-00760785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation on Pseudodiaptomus annandalei (Copepoda : Calanoida) by grouper fish larvae Epinephelus coioides under different hydrodynamic conditions ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Lagrangian statistics for the direct analysis of the turbulent constitutive equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Vinkovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes on numerical fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110, pp.319-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14139-3-39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766568v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How and Why the Three Adult States of Pseudodiaptomus annandalei (Copepoda, Calanoida) Swim Differently (Copepoda : Calanoida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32, pp.423-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbp141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in behavioral responses of Eurytemora affinis (Copepoda, Calanoida) adults to salinity variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaël Michalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sofiene Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (6), pp.805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/FBQ006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order structure functions in fully developed turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yx Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yx Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François G Schmitt</w:t>
+                <w:t xml:space="preserve">Zm. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fougairolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.026319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Lagrangian statistics for the direct analysis of the turbulent constitutive equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predation on Pseudodiaptomus annandalei (Copepoda : Calanoida) by grouper fish larvae Epinephelus coioides under different hydrodynamic conditions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Huei Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Uwe Dahms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Hong Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes on numerical fluid mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 393, pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566065v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in behavioral responses of Eurytemora affinis (Copepoda, Calanoida) adults to salinity variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Gaël Michalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11104,3403 +11092,3403 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (6), pp.805-813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbq006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Lagrangian statestics for the analysis of the scale separation hypothesis in turbulent channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Vinkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 374, pp.3319-3327. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of daily river flow fluctuations using Empirical Mode Decomposition and arbitrary order Hilbert spectral analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of velocity fluctuations and their intermittency properties in the surf zone using empirical mode decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François G Schmitt</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiming Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiming Lu</w:t>
+                <w:t xml:space="preserve">Yulu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulu Liu</w:t>
+                <w:t xml:space="preserve">Nicolas Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 373 (1-2), pp.103-111. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (4), pp.473-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449075v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank Abundance Allocations as a Tool to Analyze Planktonic Copepod Assemblages off the Danshuei River Estuary (Northern Taiwam)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An individual based model to study the reproduction of egg bearing copepods: application to Eurytemora affinis (Copepoda Calanoida) from the Seine estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang Shiou Hwang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Souissi</w:t>
+                <w:t xml:space="preserve">David Devreker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Uwe Dahms</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Li Chun Tseng</w:t>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (8), pp.1073-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480651v1</w:t>
+                <w:t xml:space="preserve">hal-00480490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of daily river flow fluctuations using empirical mode decomposition and arbitrary order Hilbert spectral analyis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.X. Huang</w:t>
+                <w:t xml:space="preserve">Rank Abundance Allocations as a Tool to Analyze Planktonic Copepod Assemblages off the Danshuei River Estuary (Northern Taiwam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Shiou Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Uwe Dahms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chun Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 373, pp.103-111, 2009</w:t>
+              <w:t xml:space="preserve">Zoological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480627v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of velocity fluctuations and their intermittency properties in the surf zone using empirical mode decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of daily river flow fluctuations using empirical mode decomposition and arbitrary order Hilbert spectral analyis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.X. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fernandez</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zm. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yl. Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 373, pp.103-111, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.11.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00449071v1</w:t>
+                <w:t xml:space="preserve">hal-00480627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual based model to study the reproduction of egg bearing copepods: application to Eurytemora affinis (Copepoda Calanoida) from the Seine estuary, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ginot</w:t>
+                <w:t xml:space="preserve">Analysis of daily river flow fluctuations using Empirical Mode Decomposition and arbitrary order Hilbert spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiming Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 220 (8), pp.1073-1089. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 373 (1-2), pp.103-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00480490v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of turbulent fluctuations and their intermittency properties in the surf zone using empirical mode decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77, pp.473-481, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic dynamics and entropies of copepod behaviour under non-turbulent and turbulent conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Moison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Shiou Hwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (4), pp.388-396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.11.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocorrelation function of velocity increments time series in fully developed turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiming Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 86 (4), pp.40010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/86/40010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics and intermittency in a long term copepod time series,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An amplitude-frequency study of turbulent scaling intermittency using Hilbert spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Zongo Brizard</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comm. Nonlin. Sc. Num. Sim.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13, pp.407-415</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84, pp.40010, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481276v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and environmental conflicts in China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear dynamics and intermittency in a long term copepod time series,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zongo Brizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.94-102</w:t>
+              <w:t xml:space="preserve">Comm. Nonlin. Sc. Num. Sim.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.407-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481218v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An amplitude-frequency study of turbulent scaling intermittency using Hilbert spectral analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Development and environmental conflicts in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 84, pp.40010, 2008</w:t>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.94-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481155v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent turbulence and copepod dynamics: increase of contact rates through preferential concentration,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 70, pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent turbulence and copepod dynamics: increase in encounter rates through preferential concentration</w:t>
+                <w:t xml:space="preserve">Nonlinear dynamics and intermittency in a long term copepod time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Seuront</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Zongo Brizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.01.008⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (2), pp.407-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2006.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263401v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics and intermittency in a long term copepod time series</w:t>
+                <w:t xml:space="preserve">Intermittent turbulence and copepod dynamics: increase in encounter rates through preferential concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Zongo Brizard</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2006.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3-4), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264838v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of turbidity, oxygen and pH fluctuations in the Seine river estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 387, pp.6613-6623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'invariance d'échelle de séries temporelles par la décomposition modale empirique et l'analyse spectrale de Hilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiming Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25, pp.481-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An amplitude-frequency study of turbulent scaling intermittency using Empirical Mode Decomposition and Hilbert Spectral Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiming Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 84 (4), pp.40010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/84/40010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of high frequency temperature time series in the Seine estuary from the Marel autonomous monitoring buoy.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On causal stochastic equations for log-stable multiplicative cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Souissi</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (2), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2007-00205-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481719v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On causal stochastic equations for log-stable multiplicative cascades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of high frequency temperature time series in the Seine estuary from the Marel autonomous monitoring buoy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chainais</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 588, pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264853v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Boussinesq's turbulent viscosity hypothesis: historical remarks and a direct evaluation of its validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335 (9-10), pp.617-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2007.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct test of a nonlinear constitutive equation for simple turbulent shear flows using DNS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comm. Nonlin. Sc. Num. Sim.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.1251-1264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major reorganisation of North Atlantic pelagic ecosystems linked to climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Molinero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+                <w:t xml:space="preserve">O. Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBEC International Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit predictability and dispersion scaling exponents in fully developed turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Describing space-time patterns in aquatic ecology using IBMs and scaling and multi-scaling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuront Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 342, pp.448-458. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.705-730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2005.05.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091984v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing space-time patterns in aquatic ecology using IBMs and scaling and multi-scaling approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit predictability and dispersion scaling exponents in fully developed turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6, pp.705-730. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 342, pp.448-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2005.05.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675159v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating Lagrangian passive scalar scaling exponents to Eulerian scaling exponents in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48, pp.129-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00374-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00374-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A causal multifractal stochastic equation and its statistical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34, pp.85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal intermittency of Eulerian and Lagrangian turbulence of ocean temperature and plankton fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifractal temperature and flux of temperature variance in fully developed turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schertzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Schertzer</w:t>
+                <w:t xml:space="preserve">Shaun Lovejoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lagadeuc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Lovejoy</w:t>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 34 (3), pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i1996-00438-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331043v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal temperature and flux of temperature variance in fully developed turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifractal intermittency of Eulerian and Lagrangian turbulence of ocean temperature and plankton fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seuront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun Lovejoy</w:t>
+                <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Brunet</w:t>
+                <w:t xml:space="preserve">Y. Lagadeuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lovejoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3 (4), pp.236-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02697761v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical study of multifractal phase transitions in atmospheric turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lovejoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 1 (2/3), pp.95-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/npg-1-95-1994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mulifractal phase transitions: the origin of self-organized criticality in earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lovejoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schertzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hooge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Schertzer</w:t>
+                <w:t xml:space="preserve">S. Pecknold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Malouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 1 (2/3), pp.191-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14510,167 +14498,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence et écologie marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation des écosystèmes marin et terrestre de la côte d'opale: du naturalisme à l'écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M François Schmitt. Union des océanographes de France, pp.321, 2011, 978-2-9510625-4-2/978-2-9510625-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId454"/>
+      <w:footerReference w:type="default" r:id="rId453"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14738,51 +14726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB19B520"/>
+    <w:nsid w:val="29417878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14969,51 +14957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6733-0598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074252755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1999-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05578465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023080" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-32-35-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epinoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1787-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxiang Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidi Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213627" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1307751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Maire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kormas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Vasileiadis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debusschere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mortelmans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04346-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1085340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra-Ioli Skouroliakou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2023.102424" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7080630" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04288026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Kl&#233;parski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102747" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Quiniou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02455-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392641v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.164" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois G. Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02237-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC017119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9080909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayahnya Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00629-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039874" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.09.136" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03165188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yajima" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101174" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085639v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084608" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calzavarini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crapoulet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-3125-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo Dur&#225;n Medina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.05.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2016.12.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Zheng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974224v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ardeshiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. X. Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Cai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0227-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benkeddad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12948" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gentilhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.12.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Renosh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126975" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Renosh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-22-633-2015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.897" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B. Zongo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.09.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources4040787" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/02/P02008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955270v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.01.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CL8BKGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-379-2014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sabia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Uttieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zagami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zambianchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40555-014-0049-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874389v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dc. Koumba Mabert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndiaye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy S Padzys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda P. Omouendze Mouaragadja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2218-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1F156S3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1034-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8RV4PRXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.04.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH71F3NH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Korotenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouanneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.03.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0675FXSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761348v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mahjoub" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.02.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4N2Q6L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800177v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.06.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSB5130-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianguo Xing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanju Hao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14634988.2012.688480" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Hong Cheng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779049v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korotenko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-1025-2012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quiroz-Martinez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mpg-19-45-2012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uttieri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pansera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00438" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758408v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X Huang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Shang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662439" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devreker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-011-0841-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ9L01T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906320v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rosa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127411030738" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney L. Thompson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2011.557381" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dewarumez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2011.591183" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759083v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Michalec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757748v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cailleaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Michalec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forget Leray" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.12.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RPGF9V6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03152453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cailleaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forget-Leray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758365v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hermand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. M. Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevE.84.016208" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Nan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michalec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mahjoub" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0586-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6W91DQ0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759219v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perpete" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/12/P12013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WPNZ9B6F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759341v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angourou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759151v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042030" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758431v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Lee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. U. Dahms" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Cheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760785v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Zongo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-18-829-2011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758109v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beyrend-Dur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.039" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CN7GTV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766568v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Huei Lee" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Uwe Dahms" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762608v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Cheng" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Hwang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp141" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564790v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765555v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yx Huang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zm. Lu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fougairolles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566065v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14139-3-39" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766935v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq006" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767828v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.021" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ2VG3QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449075v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Lu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480651v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Shiou Hwang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uwe Dahms" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chun Tseng" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480627v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Huang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl. Liu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449071v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.012" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480490v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6W7ZPCV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480752v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480712v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPRBMN9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449065v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/40010" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481276v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo Brizard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481155v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481279v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263401v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.01.008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264838v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo Brizard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.04.005" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481280v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449081v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449063v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/40010" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481719v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264853v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00205-5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264386v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481803v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091984v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.05.088" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675159v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seuront Laurent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.013" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND59P4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111906v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00374-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66C4F85B22F8E30BD0D192F7A2911F381CCED81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114539v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331043v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lovejoy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697761v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Lovejoy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00438-4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331026v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-1-95-1994" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331029v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hooge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pecknold" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Malouin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392645v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759414v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6733-0598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074252755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1999-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05578465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023080" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-32-35-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epinoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1787-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxiang Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidi Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213627" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Maire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kormas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Vasileiadis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Song" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Hu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1307751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debusschere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mortelmans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04346-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra-Ioli Skouroliakou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2023.102424" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1085340" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7080630" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04288026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Kl&#233;parski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102747" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Quiniou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02455-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois G. Schmitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02237-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC017119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069688" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9080909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayahnya Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00629-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039874" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.09.136" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085631v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yajima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101174" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03165188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085639v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084608" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calzavarini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crapoulet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-3125-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2016.12.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Zheng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo Dur&#225;n Medina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.05.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974224v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ardeshiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. X. Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Cai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0227-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benkeddad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12948" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gentilhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.12.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B. Zongo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.09.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.897" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Renosh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Schmitt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-22-633-2015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Renosh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126975" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources4040787" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.01.024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CL8BKGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947856v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/02/P02008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-379-2014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sabia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Uttieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zagami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zambianchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40555-014-0049-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824628v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moison" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1034-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8RV4PRXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.04.038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH71F3NH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dc. Koumba Mabert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndiaye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy S Padzys" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda P. Omouendze Mouaragadja" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838694v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2218-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1F156S3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Korotenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouanneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.03.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0675FXSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527886v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.06.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSB5130-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823736v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianguo Xing" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanju Hao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14634988.2012.688480" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761348v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mahjoub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.02.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4N2Q6L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Hong Cheng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779049v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665507v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quiroz-Martinez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mpg-19-45-2012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815421v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korotenko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-1025-2012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uttieri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pansera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00438" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759244v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dewarumez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2011.591183" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759083v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Michalec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr013" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906320v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rosa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127411030738" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602504v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney L. Thompson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2011.557381" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devreker" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-011-0841-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ9L01T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758408v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X Huang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Shang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662439" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03152453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cailleaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forget-Leray" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.12.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RPGF9V6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757748v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cailleaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Michalec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forget Leray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758365v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hermand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. M. Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevE.84.016208" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Nan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michalec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mahjoub" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0586-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759219v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perpete" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/12/P12013" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WPNZ9B6F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758109v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beyrend-Dur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.039" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CN7GTV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angourou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759151v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042030" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758431v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758879v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Lee" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. U. Dahms" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Cheng" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760785v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Zongo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-18-829-2011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566065v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14139-3-39" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762608v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Cheng" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Hwang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp141" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564790v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765555v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yx Huang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zm. Lu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fougairolles" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766568v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Huei Lee" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Uwe Dahms" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766935v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767828v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.021" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ2VG3QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449071v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Lu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Liu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480490v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6W7ZPCV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480651v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Shiou Hwang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uwe Dahms" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chun Tseng" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480627v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Huang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl. Liu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449075v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.015" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480752v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480712v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPRBMN9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449065v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/40010" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481155v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481276v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo Brizard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264838v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo Brizard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.04.005" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263401v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.01.008" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481280v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449081v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449063v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/40010" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264853v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00205-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481719v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264386v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481803v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675159v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seuront Laurent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.013" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND59P4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091984v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.05.088" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111906v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00374-1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66C4F85B22F8E30BD0D192F7A2911F381CCED81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114539v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697761v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Lovejoy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00438-4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331043v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lovejoy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331026v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-1-95-1994" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331029v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hooge" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pecknold" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Malouin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392645v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759414v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>