--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -1,14671 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14619 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:71.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francois Schmitt </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6733-0598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074252755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=tF_it3kAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1999-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Scaling and Intermittency of Turbulent CARbon Interface OCean Atmosphere (CARIOCA) Time Series in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Robache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (1), pp.e2025JC023080. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JC023080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05578465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling and intermittent properties of oceanic and atmospheric pCO2 time series and their difference in a turbulence framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Robache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-32-35-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale phytoplankton dynamics in a coastal system of the eastern English Channel: the Boulogne-sur-Mer coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Robache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Epinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.1787-1811. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-1787-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden turbulence in van Gogh's The Starry Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanting Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shidi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (9), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0213627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of turbulence on diatoms of the genus Pseudo-nitzschia spp. and associated bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kormas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Vasileiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100 (8), 12p. / fiae094. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiae094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-to-scale energy flux in the oceanic global circulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1307751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of niches in defining phytoplankton functional beta diversity during a spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Mortelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (1), 22p. / 26. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-023-04346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the conditions promoting Pseudo-nitzschia spp. blooms in the eastern English Channel and southern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Houliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra-Ioli Skouroliakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125, pp.102424. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2023.102424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability-based wind-wave relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.1085340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Analysis of Time-Reversal Asymmetries in Fully Developed Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.630. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract7080630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological traits, niche-environment interaction and temporal changes in diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Kléparski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, pp.102747. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie prospective d’évolution du trait de côte et des risques de submersion dans le contexte du changement climatique : une méthode appliquée au littoral du nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Éducation et sensibilisation à l'environnement, 22 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.36442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepod swimming activity and turbulence intensity: study in the Agiturb turbulence generator system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Le Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (2), pp.250. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02455-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for the direct estimation of the parameters of the SIR epidemic model from the I(t) dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franҫois G. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.57. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-02237-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03664872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive scalars in incompressible turbulence with strongly out of equilibrium chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 938, pp.A19. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Analysis of the China France Oceanography Satellite Along‐Track Wind and Wave Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JC017119. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JC017119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quadratic Reynolds stress development for the turbulent Kolmogorov flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (12), pp.125129. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0069688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Tidal Translation on Wave and Current Dynamics on a Barred Macrotidal Beach, Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Observational and Numerical Approaches in Coastal Sediment Dynamics and Hydrodynamics, 9 (8), 26p. / 909. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9080909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Nocturnal Low-Level Jet and Orographic Waves on Turbulent Motions and Energy Fluxes in the Lower Atmospheric Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayahnya Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Sentchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180 (3), pp.527-542. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-021-00629-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of turbulent dynamics in the interstellar medium: Multifractal-microcanonical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Attuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.648. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of turbulence on power production by a free-stream tidal turbine in real sea conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Sentchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 147 (Part 1), pp.1932-1940. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.09.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of machine learning and sampling frequency on phytoplankton bloom forecasts in coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Derot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Yajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.101174. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton distribution from Western to Central English Channel, revealed by automated flow cytometry during the summer-fall transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud P. Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.104056. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2020.104056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations and correlations of reactive scalars near chemical equilibrium in incompressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (8), pp.084608. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propelled microprobes in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (5), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.054604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of the sea level time series in the eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crapoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (1), pp.267-285. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-017-3125-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of local correlations of the simultaneous wind speed-irradiance measurements using Time Dependent Intrinsic Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5890/JAND.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal-point density of scaling processes: From fractional Brownian motion to turbulence in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96:012215, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence analysis and multiscale correlations between synchronized flow velocity and marine turbine power production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olmo Durán Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gaurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.314-327. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepods encounter rates from a model of escape jump behaviour in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Ardeshiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (6), pp.878-890. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbx051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Turbulence Behaviour in the Stable Boundary Layer Using Arbitrary-Order Hilbert Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. X. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. H. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (2), pp.311-326. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-016-0227-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian model of copepod dynamics: Clustering by escape jumps in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Ardeshiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benkeddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.043117. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.043117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal anisotropic swimming: the optimal foraging behaviour of grouper larvae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (5), pp.1835-1846. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.12948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between long-term marine temperature time series from the eastern and western English Channel: Scaling analysis using empirical mode decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Derot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (5), pp.343-349. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term high frequency phytoplankton dynamics, recorded from a coastal water autonomous measurement system in the eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Derot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie B. Zongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.210-221. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2015.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of Wind Velocity, Power Output and Rotation of a Windmill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olmo Durán Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.193-199. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent particle dynamics in marine coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P R Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (5), pp.633-643. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-22-633-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Analysis of Ocean Surface Turbulent Heterogeneities from Satellite Remote Sensing : Use of 2D Structure Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), 16p. / e0126975. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Law in Wind Energy Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources4040787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian cascade in three-dimensional homogeneous and isotropic turbulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 741, pp.R2. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency variability of particle size distribution and its dependency on turbulence over the sea bottom during re-suspension processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Sentchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2014.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous multifractal models with zero values: a continuous β-multifractal model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.P02008. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2014/02/P02008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale correlation and energy cascade in three-dimensional turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.P05002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscaling and joint multiscaling of the atmospheric wind speed and the aggregate power output from a wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.379-392. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-21-379-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependent intrinsic correlation analysis of temperature and dissolved oxygen time series using empirical mode decomposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.90-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudodiaptomus marinus Sato, 1913, a new invasive copepod in Lake Faro (Sicily): observations on the swimming behaviour and the sex-dependent responses to food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Sabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Uttieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Zagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zambianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.49. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40555-014-0049-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in feeding activity between females and males of Temora longicornis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Moison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.459-467. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-013-1034-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal description of wind power fluctuations using arbitrary order Hilbert spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392, pp.4106-4120. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2013.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of pH in the Ogooué and M'passa rivers (Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie B. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dc. Koumba Mabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy S Padzys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda P. Omouendze Mouaragadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biodiversity and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.70-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term variability and control of phytoplankton photosynthetic activity in a macrotidal ecosystem (the Strait of Dover, eastern English Channel).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Houliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (7), pp.1661-1679. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2218-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulifractal description of wind power using arbitrary order Hilbert spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392, pp.4106-4120. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2013.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency study of high frequency global solar radiation sequences under a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of phytoplankton photosynthetic activity in a macrotidal ecosystem (the Strait of Dover, eastern English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Houliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 129, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of turbulent quantities in the tidal bottom boundary layer : Case study in the eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Korotenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Sentchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jouanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2013.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux laboratoires de zoologie maritime du Portel de 1888 à 1942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Portel Notes et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of atmospheric wind speed sequence using a lognormal continuous stochastic equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of satellite-derived chlorophyll concentrations and optical indices at the Southern Yellow Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianguo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dessailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanju Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecosystem Health and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2), pp.168-175. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14634988.2012.688480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence effects on the feeding dynamics in European sea bass (Direntrarchus labrax) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 416-417, pp.61-67. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex ratio and mating behaviour in the Calanoid Copepod Pseudodiaptomus annandalei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Hong Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang-Shiou Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.589-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of atmospheric wind speed sequence using a lognormal continuous stochastic equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Calif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of polychaete population density: dynamics of dominant species and scaling properties in relative abundance ﬂuctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quiroz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/mpg-19-45-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of variable winds on current structure and Reynolds stresses in a tidal flow: analysis of experimental data in the Eastern English Channel Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Korotenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Sentchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (6), pp.1025-1040. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-8-1025-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming behaviour of the calanoid copepod Pseudodiaptomus marinus from Lake Faro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Uttieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pansera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia Marina Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19(1), pp.240-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on Temora longicornis swimming behaviour: illustration of seasonal impact in a temperate ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Moison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (ISSN: 1864-7790), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional patterns of continental shelf polychaete diversity: examples for the North Sea, English Channel, Irish Sea and Outer Bristol Channel areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quiroz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Dewarumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (S1), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11250003.2011.591183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming kinematics of Eurytemora affinis (Copepoda, Calanoida) reproductive stages and differential vulnerability to predation of larval Dicentrarchus labrax (Teleostei, Perciformes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. G. Michalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (7), pp.1095-1103. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of tidally-oriented behaviour of the copepod Eurytemora affinis in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.773-780. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-011-0841-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of bivalve high frequency microclosing behavior: scaling properties and shot noise analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamedou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ciret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (12), pp.3565-3576. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127411030738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling turbulent-bounded flow using non-Newtonian viscometric functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Mompean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roney L. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.N15, 2011. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685248.2011.557381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of maximum probability density functions of velocity and temperature increments in turbulent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.X Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. D. Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (12), pp.9. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3662439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the swimming behavior of Eurytemora affinis (Copepoda, Calanoida) in response to a sub-lethal exposure to nonylphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cailleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Gaël Michalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Forget-Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang-Shiou Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (3-4), pp.228-231. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes un the swimming behaviour of Eurytemora affinis (Copepoda, Calanoida), in response to a sub-lethal exposure to nonylphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cailleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F G Michalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Forget Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102, pp.228-231. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary order Hilbert spectral analysis for time series possessing scaling statistics: a comparison study with detrended fluctuation analysis and wavelet leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. M. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.E84. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysrevE.84.016208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy and shift of search behavior in Malabar grouper (Epinephelus malabaricus) larvae in response to prey availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ms Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. H. Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 666 (1), pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of animal density, volume and the use of 2D/3D recording on behavioral studies of copepods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66, pp.197-214. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-010-0586-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete log-normal process to generate a sequential multifractal time series,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perpete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.12013. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2011/12/P12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reform of the yuan and scaling properties of its exchange rate with dollar and euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Angourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.505-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence modelling based on non-Newtonian constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mompean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 318 (4), pp.042030. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of arbitrary-order Hilbert spectral analysis to passive scalar turbulence,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. X. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. M. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 318, pp.042003. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating behaviour of Pseudodiaptomus annandalei (Copepoda, Calanoida) at calm and hydrodynamically disturbed waters,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. U. Dahms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158, pp.1085--1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling analysis of pH fluctuations in coastal waters of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.829-839. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-18-829-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating and mate choice in Pseudodiaptomus annandalei (Copepoda: Calanoida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beyrend-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Lagrangian statistics for the direct analysis of the turbulent constitutive equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vinkovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes on numerical fluid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.319-325. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14139-3-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and Why the Three Adult States of Pseudodiaptomus annandalei (Copepoda, Calanoida) Swim Differently (Copepoda : Calanoida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.423-440. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbp141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in behavioral responses of Eurytemora affinis (Copepoda, Calanoida) adults to salinity variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaël Michalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiene Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (6), pp.805. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/FBQ006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order structure functions in fully developed turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yx Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zm. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fougairolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.026319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation on Pseudodiaptomus annandalei (Copepoda : Calanoida) by grouper fish larvae Epinephelus coioides under different hydrodynamic conditions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien-Huei Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Uwe Dahms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shin-Hong Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 393, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in behavioral responses of Eurytemora affinis (Copepoda, Calanoida) adults to salinity variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gaël Michalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (6), pp.805-813. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbq006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Lagrangian statestics for the analysis of the scale separation hypothesis in turbulent channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vinkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 374, pp.3319-3327. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of velocity fluctuations and their intermittency properties in the surf zone using empirical mode decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (4), pp.473-481. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual based model to study the reproduction of egg bearing copepods: application to Eurytemora affinis (Copepoda Calanoida) from the Seine estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Devreker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (8), pp.1073-1089. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank Abundance Allocations as a Tool to Analyze Planktonic Copepod Assemblages off the Danshuei River Estuary (Northern Taiwam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Shiou Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Uwe Dahms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Chun Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of daily river flow fluctuations using empirical mode decomposition and arbitrary order Hilbert spectral analyis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.X. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zm. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yl. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 373, pp.103-111, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of daily river flow fluctuations using Empirical Mode Decomposition and arbitrary order Hilbert spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 373 (1-2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of turbulent fluctuations and their intermittency properties in the surf zone using empirical mode decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77, pp.473-481, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic dynamics and entropies of copepod behaviour under non-turbulent and turbulent conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Moison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Seuront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Shiou Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (4), pp.388-396. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocorrelation function of velocity increments time series in fully developed turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (4), pp.40010. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/86/40010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An amplitude-frequency study of turbulent scaling intermittency using Hilbert spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84, pp.40010, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics and intermittency in a long term copepod time series,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Molinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zongo Brizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comm. Nonlin. Sc. Num. Sim.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.407-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and environmental conflicts in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.94-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent turbulence and copepod dynamics: increase of contact rates through preferential concentration,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Seuront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70, pp.263-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics and intermittency in a long term copepod time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Molinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zongo Brizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (2), pp.407-415. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2006.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent turbulence and copepod dynamics: increase in encounter rates through preferential concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Seuront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70 (3-4), pp.263-272. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of turbidity, oxygen and pH fluctuations in the Seine river estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Zongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 387, pp.6613-6623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'invariance d'échelle de séries temporelles par la décomposition modale empirique et l'analyse spectrale de Hilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.481-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An amplitude-frequency study of turbulent scaling intermittency using Empirical Mode Decomposition and Hilbert Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (4), pp.40010. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/84/40010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On causal stochastic equations for log-stable multiplicative cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (2), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2007-00205-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high frequency temperature time series in the Seine estuary from the Marel autonomous monitoring buoy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 588, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Boussinesq's turbulent viscosity hypothesis: historical remarks and a direct evaluation of its validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335 (9-10), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2007.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct test of a nonlinear constitutive equation for simple turbulent shear flows using DNS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comm. Nonlin. Sc. Num. Sim.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.1251-1264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major reorganisation of North Atlantic pelagic ecosystems linked to climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Molinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Licandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBEC International Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing space-time patterns in aquatic ecology using IBMs and scaling and multi-scaling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuront Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.705-730. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2004.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit predictability and dispersion scaling exponents in fully developed turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 342, pp.448-458. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2005.05.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating Lagrangian passive scalar scaling exponents to Eulerian scaling exponents in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.129-137. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2005-00374-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A causal multifractal stochastic equation and its statistical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34, pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal temperature and flux of temperature variance in fully developed turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (3), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i1996-00438-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal intermittency of Eulerian and Lagrangian turbulence of ocean temperature and plankton fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Seuront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lovejoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (4), pp.236-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical study of multifractal phase transitions in atmospheric turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (2/3), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-1-95-1994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulifractal phase transitions: the origin of self-organized criticality in earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pecknold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Malouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (2/3), pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence et écologie marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des écosystèmes marin et terrestre de la côte d'opale: du naturalisme à l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M François Schmitt. Union des océanographes de France, pp.321, 2011, 978-2-9510625-4-2/978-2-9510625-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId454"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14726,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29417878"/>
+    <w:nsid w:val="F09E42FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14957,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6733-0598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074252755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1999-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05578465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023080" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-32-35-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epinoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1787-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxiang Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidi Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213627" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Maire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kormas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Vasileiadis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Song" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Hu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1307751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debusschere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mortelmans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04346-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra-Ioli Skouroliakou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2023.102424" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1085340" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7080630" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04288026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Kl&#233;parski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102747" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Quiniou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02455-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois G. Schmitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02237-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC017119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069688" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9080909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayahnya Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00629-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039874" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.09.136" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085631v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yajima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101174" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03165188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085639v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084608" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calzavarini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054604" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crapoulet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-3125-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2016.12.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Zheng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo Dur&#225;n Medina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.05.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974224v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ardeshiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. X. Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Cai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0227-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benkeddad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12948" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gentilhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.12.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B. Zongo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.09.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.897" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Renosh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Schmitt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-22-633-2015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Renosh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126975" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources4040787" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.01.024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CL8BKGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947856v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/02/P02008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-379-2014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sabia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Uttieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zagami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zambianchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40555-014-0049-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824628v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moison" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1034-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8RV4PRXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.04.038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH71F3NH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dc. Koumba Mabert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndiaye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy S Padzys" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda P. Omouendze Mouaragadja" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838694v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2218-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1F156S3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Korotenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouanneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.03.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0675FXSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527886v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.06.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSB5130-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823736v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianguo Xing" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanju Hao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14634988.2012.688480" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761348v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mahjoub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.02.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4N2Q6L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Hong Cheng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779049v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665507v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quiroz-Martinez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mpg-19-45-2012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815421v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korotenko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-1025-2012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uttieri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pansera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00438" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759244v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dewarumez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2011.591183" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759083v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Michalec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr013" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906320v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rosa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127411030738" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602504v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney L. Thompson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2011.557381" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devreker" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-011-0841-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ9L01T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758408v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X Huang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Shang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662439" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03152453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cailleaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forget-Leray" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.12.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RPGF9V6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757748v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cailleaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Michalec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forget Leray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758365v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hermand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. M. Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevE.84.016208" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Nan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michalec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mahjoub" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0586-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759219v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perpete" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/12/P12013" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WPNZ9B6F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758109v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beyrend-Dur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.039" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CN7GTV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angourou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759151v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042030" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758431v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758879v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Lee" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. U. Dahms" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Cheng" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760785v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Zongo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-18-829-2011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566065v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14139-3-39" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762608v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Cheng" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Hwang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp141" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564790v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765555v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yx Huang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zm. Lu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fougairolles" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766568v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Huei Lee" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Uwe Dahms" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766935v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767828v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.021" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ2VG3QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449071v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Lu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Liu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480490v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6W7ZPCV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480651v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Shiou Hwang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uwe Dahms" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chun Tseng" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480627v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Huang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl. Liu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449075v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.015" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480752v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480712v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPRBMN9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449065v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/40010" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481155v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481276v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo Brizard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264838v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo Brizard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.04.005" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263401v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.01.008" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481280v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449081v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449063v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/40010" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264853v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00205-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481719v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264386v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481803v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675159v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seuront Laurent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.013" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND59P4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091984v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.05.088" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111906v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00374-1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66C4F85B22F8E30BD0D192F7A2911F381CCED81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114539v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697761v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Lovejoy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00438-4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331043v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lovejoy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331026v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-1-95-1994" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331029v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hooge" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pecknold" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Malouin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392645v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759414v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6733-0598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074252755" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=tF_it3kAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1999-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05578465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-32-35-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epinoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Louchart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1787-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxiang Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidi Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213627" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Maire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kormas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Vasileiadis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae094" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Song" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Hu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1307751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debusschere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mortelmans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04346-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra-Ioli Skouroliakou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2023.102424" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1085340" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7080630" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04288026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Kl&#233;parski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102747" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Quiniou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02455-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois G. Schmitt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-02237-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.164" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC017119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069688" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9080909" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayahnya Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00629-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bonne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attuel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039874" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.09.136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yajima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101174" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03165188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104056" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084608" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calzavarini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054604" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336246v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crapoulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-017-3125-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2016.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Zheng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012215" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo Dur&#225;n Medina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.05.024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ardeshiri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. X. Huang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Cai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0227-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benkeddad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Mahjoub" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12948" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gentilhomme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.12.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B. Zongo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.897" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884015v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Renosh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Schmitt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-22-633-2015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158516v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Renosh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126975" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources4040787" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955270v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.01.024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CL8BKGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/02/P02008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009898v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-379-2014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Sabia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Uttieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zagami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zambianchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40555-014-0049-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moison" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1034-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8RV4PRXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.04.038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH71F3NH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dc. Koumba Mabert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndiaye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy S Padzys" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda P. Omouendze Mouaragadja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838694v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2218-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1F156S3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864301v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824548v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Korotenko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouanneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.03.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0675FXSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800177v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.06.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSB5130-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianguo Xing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanju Hao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14634988.2012.688480" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mahjoub" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Hwang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.02.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4N2Q6L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815847v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Hong Cheng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Shiou Hwang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665507v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quiroz-Martinez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mpg-19-45-2012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815421v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korotenko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-8-1025-2012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uttieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pansera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806953v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00438" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759244v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Dewarumez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2011.591183" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759083v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Michalec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759330v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devreker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-011-0841-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ9L01T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906320v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rosa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127411030738" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roney L. Thompson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2011.557381" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758408v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X Huang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Shang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662439" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03152453v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cailleaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forget-Leray" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.12.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RPGF9V6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757748v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cailleaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Michalec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forget Leray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758365v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hermand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gagne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. M. Lu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevE.84.016208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759096v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Mahjoub" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Nan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758098v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michalec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mahjoub" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0586-z" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759219v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perpete" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/12/P12013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WPNZ9B6F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759341v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angourou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759151v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mompean" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042030" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758431v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Lee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. U. Dahms" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Cheng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760785v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Zongo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-18-829-2011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758109v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beyrend-Dur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.039" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CN7GTV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566065v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14139-3-39" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762608v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Cheng" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Hwang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp141" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564790v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiene Mahjoub" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765555v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yx Huang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zm. Lu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fougairolles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766568v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Huei Lee" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Uwe Dahms" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766935v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Michalec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq006" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767828v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.021" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ2VG3QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449071v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Lu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.012" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480490v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devreker" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.013" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6W7ZPCV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480651v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Shiou Hwang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uwe Dahms" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chun Tseng" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480627v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Huang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl. Liu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449075v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.015" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480752v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480712v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.11.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPRBMN9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449065v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/40010" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481155v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481276v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Molinero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo Brizard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481218v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481279v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264838v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Molinero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo Brizard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2006.04.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263401v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.01.008" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481280v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449081v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449063v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/40010" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264853v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00205-5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481719v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264386v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481803v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482340v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Molinero" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licandro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675159v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seuront Laurent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2004.12.013" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HND59P4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091984v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.05.088" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111906v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00374-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66C4F85B22F8E30BD0D192F7A2911F381CCED81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114539v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697761v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Lovejoy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00438-4" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331043v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lovejoy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331026v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-1-95-1994" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331029v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hooge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pecknold" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Malouin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392645v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759414v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>